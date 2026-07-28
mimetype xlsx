--- v0 (2026-06-03)
+++ v1 (2026-07-28)
@@ -1682,51 +1682,51 @@
     <row r="4" ht="15" customHeight="1" s="132">
       <c r="A4" s="131" t="inlineStr">
         <is>
           <t>NA</t>
         </is>
       </c>
       <c r="B4" s="131" t="inlineStr">
         <is>
           <t>Élevé</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="1"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.511811023622047" footer="0.511811023622047"/>
   <pageSetup orientation="portrait" paperSize="9" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver" blackAndWhite="0" draft="0" horizontalDpi="300" verticalDpi="300" copies="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr filterMode="0">
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:Q154"/>
+  <dimension ref="A1:Q134"/>
   <sheetViews>
     <sheetView showFormulas="0" showGridLines="1" showRowColHeaders="1" showZeros="1" rightToLeft="0" tabSelected="0" showOutlineSymbols="1" defaultGridColor="1" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0">
       <pane xSplit="3" ySplit="4" topLeftCell="D5" activePane="bottomRight" state="frozen"/>
       <selection pane="topLeft" activeCell="A1" activeCellId="0" sqref="A1"/>
       <selection pane="topRight" activeCell="D1" activeCellId="0" sqref="D1"/>
       <selection pane="bottomLeft" activeCell="A5" activeCellId="0" sqref="A5"/>
       <selection pane="bottomRight" activeCell="A1" activeCellId="0" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultColWidth="8.6796875" defaultRowHeight="15" customHeight="0" zeroHeight="0" outlineLevelRow="0"/>
   <cols>
     <col width="9" customWidth="1" style="131" min="1" max="1"/>
     <col width="14" customWidth="1" style="131" min="2" max="2"/>
     <col width="26" customWidth="1" style="131" min="3" max="3"/>
     <col width="50" customWidth="1" style="131" min="4" max="4"/>
     <col width="11" customWidth="1" style="131" min="5" max="5"/>
     <col width="14" customWidth="1" style="131" min="6" max="7"/>
     <col width="12" customWidth="1" style="131" min="8" max="8"/>
     <col width="9" customWidth="1" style="131" min="9" max="9"/>
     <col width="8" customWidth="1" style="131" min="10" max="10"/>
     <col width="14" customWidth="1" style="131" min="11" max="12"/>
     <col width="12" customWidth="1" style="131" min="13" max="14"/>
     <col width="30" customWidth="1" style="131" min="15" max="16"/>
     <col hidden="1" width="6" customWidth="1" style="131" min="17" max="17"/>
   </cols>
@@ -2831,55 +2831,55 @@
         <is>
           <t>2.1</t>
         </is>
       </c>
       <c r="B27" s="140" t="inlineStr">
         <is>
           <t>GOUVERNANCE</t>
         </is>
       </c>
       <c r="C27" s="140" t="inlineStr">
         <is>
           <t>Diversité de genre</t>
         </is>
       </c>
       <c r="D27" s="141" t="inlineStr">
         <is>
           <t>Ratio F/H — organe de gouvernance</t>
         </is>
       </c>
       <c r="E27" s="142" t="inlineStr">
         <is>
           <t>ratio</t>
         </is>
       </c>
       <c r="F27" s="170">
-        <f>IFERROR(F26/F27,"")</f>
+        <f>IFERROR(F25/F26,"")</f>
         <v/>
       </c>
       <c r="G27" s="171">
-        <f>IFERROR(G26/G27,"")</f>
+        <f>IFERROR(G25/G26,"")</f>
         <v/>
       </c>
       <c r="H27" s="172">
         <f>IF(OR(NOT(ISNUMBER(F27)),NOT(ISNUMBER(G27))),"",F27-G27)</f>
         <v/>
       </c>
       <c r="I27" s="146">
         <f>IF(OR(NOT(ISNUMBER(F27)),NOT(ISNUMBER(G27)),G27=0),"",(F27-G27)/G27)</f>
         <v/>
       </c>
       <c r="J27" s="147">
         <f>IF(OR(NOT(ISNUMBER(F27)),NOT(ISNUMBER(G27))),"",IF(F27&gt;G27,"▲",IF(F27&lt;G27,"▼","→")))</f>
         <v/>
       </c>
       <c r="K27" s="173" t="n"/>
       <c r="L27" s="173" t="n"/>
       <c r="M27" s="172" t="n"/>
       <c r="N27" s="172" t="n"/>
       <c r="O27" s="149" t="n"/>
       <c r="P27" s="149" t="n"/>
       <c r="Q27" s="136" t="inlineStr">
         <is>
           <t>S1</t>
         </is>
       </c>
@@ -2993,55 +2993,55 @@
         <is>
           <t>2.2</t>
         </is>
       </c>
       <c r="B30" s="140" t="inlineStr">
         <is>
           <t>GOUVERNANCE</t>
         </is>
       </c>
       <c r="C30" s="140" t="inlineStr">
         <is>
           <t>Diversité de genre</t>
         </is>
       </c>
       <c r="D30" s="141" t="inlineStr">
         <is>
           <t>Ratio F/H — management</t>
         </is>
       </c>
       <c r="E30" s="142" t="inlineStr">
         <is>
           <t>ratio</t>
         </is>
       </c>
       <c r="F30" s="170">
-        <f>IFERROR(F29/F30,"")</f>
+        <f>IFERROR(F28/F29,"")</f>
         <v/>
       </c>
       <c r="G30" s="171">
-        <f>IFERROR(G29/G30,"")</f>
+        <f>IFERROR(G28/G29,"")</f>
         <v/>
       </c>
       <c r="H30" s="172">
         <f>IF(OR(NOT(ISNUMBER(F30)),NOT(ISNUMBER(G30))),"",F30-G30)</f>
         <v/>
       </c>
       <c r="I30" s="146">
         <f>IF(OR(NOT(ISNUMBER(F30)),NOT(ISNUMBER(G30)),G30=0),"",(F30-G30)/G30)</f>
         <v/>
       </c>
       <c r="J30" s="147">
         <f>IF(OR(NOT(ISNUMBER(F30)),NOT(ISNUMBER(G30))),"",IF(F30&gt;G30,"▲",IF(F30&lt;G30,"▼","→")))</f>
         <v/>
       </c>
       <c r="K30" s="173" t="n"/>
       <c r="L30" s="173" t="n"/>
       <c r="M30" s="172" t="n"/>
       <c r="N30" s="172" t="n"/>
       <c r="O30" s="149" t="n"/>
       <c r="P30" s="149" t="n"/>
       <c r="Q30" s="136" t="inlineStr">
         <is>
           <t>S1</t>
         </is>
       </c>
@@ -3155,55 +3155,55 @@
         <is>
           <t>2.3</t>
         </is>
       </c>
       <c r="B33" s="140" t="inlineStr">
         <is>
           <t>GOUVERNANCE</t>
         </is>
       </c>
       <c r="C33" s="140" t="inlineStr">
         <is>
           <t>Diversité de genre</t>
         </is>
       </c>
       <c r="D33" s="141" t="inlineStr">
         <is>
           <t>Ratio F/H — direction générale</t>
         </is>
       </c>
       <c r="E33" s="142" t="inlineStr">
         <is>
           <t>ratio</t>
         </is>
       </c>
       <c r="F33" s="170">
-        <f>IFERROR(F32/F33,"")</f>
+        <f>IFERROR(F31/F32,"")</f>
         <v/>
       </c>
       <c r="G33" s="171">
-        <f>IFERROR(G32/G33,"")</f>
+        <f>IFERROR(G31/G32,"")</f>
         <v/>
       </c>
       <c r="H33" s="172">
         <f>IF(OR(NOT(ISNUMBER(F33)),NOT(ISNUMBER(G33))),"",F33-G33)</f>
         <v/>
       </c>
       <c r="I33" s="146">
         <f>IF(OR(NOT(ISNUMBER(F33)),NOT(ISNUMBER(G33)),G33=0),"",(F33-G33)/G33)</f>
         <v/>
       </c>
       <c r="J33" s="147">
         <f>IF(OR(NOT(ISNUMBER(F33)),NOT(ISNUMBER(G33))),"",IF(F33&gt;G33,"▲",IF(F33&lt;G33,"▼","→")))</f>
         <v/>
       </c>
       <c r="K33" s="173" t="n"/>
       <c r="L33" s="173" t="n"/>
       <c r="M33" s="172" t="n"/>
       <c r="N33" s="172" t="n"/>
       <c r="O33" s="149" t="n"/>
       <c r="P33" s="149" t="n"/>
       <c r="Q33" s="136" t="inlineStr">
         <is>
           <t>S1</t>
         </is>
       </c>
@@ -3668,58 +3668,52 @@
       <c r="A43" s="139" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="B43" s="140" t="inlineStr">
         <is>
           <t>GOUVERNANCE</t>
         </is>
       </c>
       <c r="C43" s="140" t="inlineStr">
         <is>
           <t>Achats durables</t>
         </is>
       </c>
       <c r="D43" s="141" t="inlineStr">
         <is>
           <t>Part (%) des achats réalisés auprès de fournisseurs durables</t>
         </is>
       </c>
       <c r="E43" s="142" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
-      <c r="F43" s="175">
-[...6 lines deleted...]
-      </c>
+      <c r="F43" s="175" t="n"/>
+      <c r="G43" s="176" t="n"/>
       <c r="H43" s="146">
         <f>IF(OR(NOT(ISNUMBER(F43)),NOT(ISNUMBER(G43))),"",F43-G43)</f>
         <v/>
       </c>
       <c r="I43" s="146">
         <f>IF(OR(NOT(ISNUMBER(F43)),NOT(ISNUMBER(G43)),G43=0),"",(F43-G43)/G43)</f>
         <v/>
       </c>
       <c r="J43" s="147">
         <f>IF(OR(NOT(ISNUMBER(F43)),NOT(ISNUMBER(G43))),"",IF(F43&gt;G43,"▲",IF(F43&lt;G43,"▼","→")))</f>
         <v/>
       </c>
       <c r="K43" s="177" t="n"/>
       <c r="L43" s="178" t="n"/>
       <c r="M43" s="146">
         <f>IF(OR(NOT(ISNUMBER(K48)),NOT(ISNUMBER(L48))),"",K48-L48)</f>
         <v/>
       </c>
       <c r="N43" s="146">
         <f>IF(OR(NOT(ISNUMBER(F48)),NOT(ISNUMBER(K48))),"",F48-K48)</f>
         <v/>
       </c>
       <c r="O43" s="149" t="n"/>
       <c r="P43" s="149" t="n"/>
       <c r="Q43" s="136" t="inlineStr">
@@ -3878,58 +3872,52 @@
       <c r="A48" s="139" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="B48" s="140" t="inlineStr">
         <is>
           <t>SOCIAL</t>
         </is>
       </c>
       <c r="C48" s="140" t="inlineStr">
         <is>
           <t>Satisfaction du personnel</t>
         </is>
       </c>
       <c r="D48" s="141" t="inlineStr">
         <is>
           <t>Taux de satisfaction des collaborateurs</t>
         </is>
       </c>
       <c r="E48" s="142" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
-      <c r="F48" s="175">
-[...6 lines deleted...]
-      </c>
+      <c r="F48" s="175" t="n"/>
+      <c r="G48" s="176" t="n"/>
       <c r="H48" s="146">
         <f>IF(OR(NOT(ISNUMBER(F48)),NOT(ISNUMBER(G48))),"",F48-G48)</f>
         <v/>
       </c>
       <c r="I48" s="146">
         <f>IF(OR(NOT(ISNUMBER(F48)),NOT(ISNUMBER(G48)),G48=0),"",(F48-G48)/G48)</f>
         <v/>
       </c>
       <c r="J48" s="147">
         <f>IF(OR(NOT(ISNUMBER(F48)),NOT(ISNUMBER(G48))),"",IF(F48&gt;G48,"▲",IF(F48&lt;G48,"▼","→")))</f>
         <v/>
       </c>
       <c r="K48" s="177" t="n"/>
       <c r="L48" s="178" t="n"/>
       <c r="M48" s="146">
         <f>IF(OR(NOT(ISNUMBER(K57)),NOT(ISNUMBER(L57))),"",K57-L57)</f>
         <v/>
       </c>
       <c r="N48" s="146">
         <f>IF(OR(NOT(ISNUMBER(F57)),NOT(ISNUMBER(K57))),"",F57-K57)</f>
         <v/>
       </c>
       <c r="O48" s="149" t="n"/>
       <c r="P48" s="149" t="n"/>
       <c r="Q48" s="136" t="inlineStr">
@@ -4098,55 +4086,55 @@
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="B52" s="140" t="inlineStr">
         <is>
           <t>SOCIAL</t>
         </is>
       </c>
       <c r="C52" s="140" t="inlineStr">
         <is>
           <t>Rotation du personnel</t>
         </is>
       </c>
       <c r="D52" s="141" t="inlineStr">
         <is>
           <t>Taux de rotation du personnel</t>
         </is>
       </c>
       <c r="E52" s="142" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="F52" s="175">
-        <f>IFERROR(F59/F60,"")</f>
+        <f>IFERROR(F50/F51,"")</f>
         <v/>
       </c>
       <c r="G52" s="176">
-        <f>IFERROR(G59/G60,"")</f>
+        <f>IFERROR(G50/G51,"")</f>
         <v/>
       </c>
       <c r="H52" s="146">
         <f>IF(OR(NOT(ISNUMBER(F52)),NOT(ISNUMBER(G52))),"",F52-G52)</f>
         <v/>
       </c>
       <c r="I52" s="146">
         <f>IF(OR(NOT(ISNUMBER(F52)),NOT(ISNUMBER(G52)),G52=0),"",(F52-G52)/G52)</f>
         <v/>
       </c>
       <c r="J52" s="147">
         <f>IF(OR(NOT(ISNUMBER(F52)),NOT(ISNUMBER(G52))),"",IF(F52&gt;G52,"▲",IF(F52&lt;G52,"▼","→")))</f>
         <v/>
       </c>
       <c r="K52" s="177" t="n"/>
       <c r="L52" s="178" t="n"/>
       <c r="M52" s="146">
         <f>IF(OR(NOT(ISNUMBER(K61)),NOT(ISNUMBER(L61))),"",K61-L61)</f>
         <v/>
       </c>
       <c r="N52" s="146">
         <f>IF(OR(NOT(ISNUMBER(F61)),NOT(ISNUMBER(K61))),"",F61-K61)</f>
         <v/>
       </c>
       <c r="O52" s="149" t="n"/>
@@ -4253,55 +4241,55 @@
         <is>
           <t>15</t>
         </is>
       </c>
       <c r="B56" s="140" t="inlineStr">
         <is>
           <t>SOCIAL</t>
         </is>
       </c>
       <c r="C56" s="140" t="inlineStr">
         <is>
           <t>Santé et sécurité</t>
         </is>
       </c>
       <c r="D56" s="141" t="inlineStr">
         <is>
           <t>Taux d'absentéisme</t>
         </is>
       </c>
       <c r="E56" s="142" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="F56" s="175">
-        <f>IFERROR(F63/F64,"")</f>
+        <f>IFERROR(F54/F55,"")</f>
         <v/>
       </c>
       <c r="G56" s="176">
-        <f>IFERROR(G63/G64,"")</f>
+        <f>IFERROR(G54/G55,"")</f>
         <v/>
       </c>
       <c r="H56" s="146">
         <f>IF(OR(NOT(ISNUMBER(F56)),NOT(ISNUMBER(G56))),"",F56-G56)</f>
         <v/>
       </c>
       <c r="I56" s="146">
         <f>IF(OR(NOT(ISNUMBER(F56)),NOT(ISNUMBER(G56)),G56=0),"",(F56-G56)/G56)</f>
         <v/>
       </c>
       <c r="J56" s="147">
         <f>IF(OR(NOT(ISNUMBER(F56)),NOT(ISNUMBER(G56))),"",IF(F56&gt;G56,"▲",IF(F56&lt;G56,"▼","→")))</f>
         <v/>
       </c>
       <c r="K56" s="177" t="n"/>
       <c r="L56" s="178" t="n"/>
       <c r="M56" s="146">
         <f>IF(OR(NOT(ISNUMBER(K65)),NOT(ISNUMBER(L65))),"",K65-L65)</f>
         <v/>
       </c>
       <c r="N56" s="146">
         <f>IF(OR(NOT(ISNUMBER(F65)),NOT(ISNUMBER(K65))),"",F65-K65)</f>
         <v/>
       </c>
       <c r="O56" s="149" t="n"/>
@@ -4369,55 +4357,55 @@
         <is>
           <t>15.3</t>
         </is>
       </c>
       <c r="B58" s="140" t="inlineStr">
         <is>
           <t>SOCIAL</t>
         </is>
       </c>
       <c r="C58" s="140" t="inlineStr">
         <is>
           <t>Santé et sécurité</t>
         </is>
       </c>
       <c r="D58" s="141" t="inlineStr">
         <is>
           <t>Part liée à la maladie</t>
         </is>
       </c>
       <c r="E58" s="142" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="F58" s="175">
-        <f>IFERROR(F66/F63,"")</f>
+        <f>IFERROR(F57/F54,"")</f>
         <v/>
       </c>
       <c r="G58" s="176">
-        <f>IFERROR(G66/G63,"")</f>
+        <f>IFERROR(G57/G54,"")</f>
         <v/>
       </c>
       <c r="H58" s="146">
         <f>IF(OR(NOT(ISNUMBER(F58)),NOT(ISNUMBER(G58))),"",F58-G58)</f>
         <v/>
       </c>
       <c r="I58" s="146">
         <f>IF(OR(NOT(ISNUMBER(F58)),NOT(ISNUMBER(G58)),G58=0),"",(F58-G58)/G58)</f>
         <v/>
       </c>
       <c r="J58" s="147">
         <f>IF(OR(NOT(ISNUMBER(F58)),NOT(ISNUMBER(G58))),"",IF(F58&gt;G58,"▲",IF(F58&lt;G58,"▼","→")))</f>
         <v/>
       </c>
       <c r="K58" s="177" t="n"/>
       <c r="L58" s="178" t="n"/>
       <c r="M58" s="146">
         <f>IF(OR(NOT(ISNUMBER(K67)),NOT(ISNUMBER(L67))),"",K67-L67)</f>
         <v/>
       </c>
       <c r="N58" s="146">
         <f>IF(OR(NOT(ISNUMBER(F67)),NOT(ISNUMBER(K67))),"",F67-K67)</f>
         <v/>
       </c>
       <c r="O58" s="149" t="n"/>
@@ -4485,55 +4473,55 @@
         <is>
           <t>15.4</t>
         </is>
       </c>
       <c r="B60" s="140" t="inlineStr">
         <is>
           <t>SOCIAL</t>
         </is>
       </c>
       <c r="C60" s="140" t="inlineStr">
         <is>
           <t>Santé et sécurité</t>
         </is>
       </c>
       <c r="D60" s="141" t="inlineStr">
         <is>
           <t>Part liée aux accidents du travail</t>
         </is>
       </c>
       <c r="E60" s="142" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="F60" s="175">
-        <f>IFERROR(F68/F63,"")</f>
+        <f>IFERROR(F59/F54,"")</f>
         <v/>
       </c>
       <c r="G60" s="176">
-        <f>IFERROR(G68/G63,"")</f>
+        <f>IFERROR(G59/G54,"")</f>
         <v/>
       </c>
       <c r="H60" s="146">
         <f>IF(OR(NOT(ISNUMBER(F60)),NOT(ISNUMBER(G60))),"",F60-G60)</f>
         <v/>
       </c>
       <c r="I60" s="146">
         <f>IF(OR(NOT(ISNUMBER(F60)),NOT(ISNUMBER(G60)),G60=0),"",(F60-G60)/G60)</f>
         <v/>
       </c>
       <c r="J60" s="147">
         <f>IF(OR(NOT(ISNUMBER(F60)),NOT(ISNUMBER(G60))),"",IF(F60&gt;G60,"▲",IF(F60&lt;G60,"▼","→")))</f>
         <v/>
       </c>
       <c r="K60" s="177" t="n"/>
       <c r="L60" s="178" t="n"/>
       <c r="M60" s="146">
         <f>IF(OR(NOT(ISNUMBER(K69)),NOT(ISNUMBER(L69))),"",K69-L69)</f>
         <v/>
       </c>
       <c r="N60" s="146">
         <f>IF(OR(NOT(ISNUMBER(F69)),NOT(ISNUMBER(K69))),"",F69-K69)</f>
         <v/>
       </c>
       <c r="O60" s="149" t="n"/>
@@ -4701,55 +4689,55 @@
         <is>
           <t>17.1</t>
         </is>
       </c>
       <c r="B64" s="140" t="inlineStr">
         <is>
           <t>SOCIAL</t>
         </is>
       </c>
       <c r="C64" s="140" t="inlineStr">
         <is>
           <t>Rémunération</t>
         </is>
       </c>
       <c r="D64" s="141" t="inlineStr">
         <is>
           <t>Écart salarial F/H (positif = H &gt; F)</t>
         </is>
       </c>
       <c r="E64" s="142" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="F64" s="175">
-        <f>IFERROR((F71-F72)/F71,"")</f>
+        <f>IFERROR((F62-F63)/F62,"")</f>
         <v/>
       </c>
       <c r="G64" s="176">
-        <f>IFERROR((G71-G72)/G71,"")</f>
+        <f>IFERROR((G62-G63)/G62,"")</f>
         <v/>
       </c>
       <c r="H64" s="146">
         <f>IF(OR(NOT(ISNUMBER(F64)),NOT(ISNUMBER(G64))),"",F64-G64)</f>
         <v/>
       </c>
       <c r="I64" s="146">
         <f>IF(OR(NOT(ISNUMBER(F64)),NOT(ISNUMBER(G64)),G64=0),"",(F64-G64)/G64)</f>
         <v/>
       </c>
       <c r="J64" s="147">
         <f>IF(OR(NOT(ISNUMBER(F64)),NOT(ISNUMBER(G64))),"",IF(F64&gt;G64,"▲",IF(F64&lt;G64,"▼","→")))</f>
         <v/>
       </c>
       <c r="K64" s="177" t="n"/>
       <c r="L64" s="178" t="n"/>
       <c r="M64" s="146">
         <f>IF(OR(NOT(ISNUMBER(K73)),NOT(ISNUMBER(L73))),"",K73-L73)</f>
         <v/>
       </c>
       <c r="N64" s="146">
         <f>IF(OR(NOT(ISNUMBER(F73)),NOT(ISNUMBER(K73))),"",F73-K73)</f>
         <v/>
       </c>
       <c r="O64" s="149" t="n"/>
@@ -4869,55 +4857,55 @@
         <is>
           <t>17.2</t>
         </is>
       </c>
       <c r="B67" s="140" t="inlineStr">
         <is>
           <t>SOCIAL</t>
         </is>
       </c>
       <c r="C67" s="140" t="inlineStr">
         <is>
           <t>Rémunération</t>
         </is>
       </c>
       <c r="D67" s="141" t="inlineStr">
         <is>
           <t>Écart par rapport à la branche (positif = entreprise &gt; branche)</t>
         </is>
       </c>
       <c r="E67" s="142" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="F67" s="175">
-        <f>IFERROR((F74-F75)/F75,"")</f>
+        <f>IFERROR((F65-F66)/F66,"")</f>
         <v/>
       </c>
       <c r="G67" s="176">
-        <f>IFERROR((G74-G75)/G75,"")</f>
+        <f>IFERROR((G65-G66)/G66,"")</f>
         <v/>
       </c>
       <c r="H67" s="146">
         <f>IF(OR(NOT(ISNUMBER(F67)),NOT(ISNUMBER(G67))),"",F67-G67)</f>
         <v/>
       </c>
       <c r="I67" s="146">
         <f>IF(OR(NOT(ISNUMBER(F67)),NOT(ISNUMBER(G67)),G67=0),"",(F67-G67)/G67)</f>
         <v/>
       </c>
       <c r="J67" s="147">
         <f>IF(OR(NOT(ISNUMBER(F67)),NOT(ISNUMBER(G67))),"",IF(F67&gt;G67,"▲",IF(F67&lt;G67,"▼","→")))</f>
         <v/>
       </c>
       <c r="K67" s="177" t="n"/>
       <c r="L67" s="178" t="n"/>
       <c r="M67" s="146">
         <f>IF(OR(NOT(ISNUMBER(K76)),NOT(ISNUMBER(L76))),"",K76-L76)</f>
         <v/>
       </c>
       <c r="N67" s="146">
         <f>IF(OR(NOT(ISNUMBER(F76)),NOT(ISNUMBER(K76))),"",F76-K76)</f>
         <v/>
       </c>
       <c r="O67" s="149" t="n"/>
@@ -5037,55 +5025,55 @@
         <is>
           <t>17.3</t>
         </is>
       </c>
       <c r="B70" s="140" t="inlineStr">
         <is>
           <t>SOCIAL</t>
         </is>
       </c>
       <c r="C70" s="140" t="inlineStr">
         <is>
           <t>Rémunération</t>
         </is>
       </c>
       <c r="D70" s="141" t="inlineStr">
         <is>
           <t>Multiplicateur de rémunération (max / min)</t>
         </is>
       </c>
       <c r="E70" s="142" t="inlineStr">
         <is>
           <t>ratio</t>
         </is>
       </c>
       <c r="F70" s="170">
-        <f>IFERROR(F77/F78,"")</f>
+        <f>IFERROR(F68/F69,"")</f>
         <v/>
       </c>
       <c r="G70" s="171">
-        <f>IFERROR(G77/G78,"")</f>
+        <f>IFERROR(G68/G69,"")</f>
         <v/>
       </c>
       <c r="H70" s="172">
         <f>IF(OR(NOT(ISNUMBER(F70)),NOT(ISNUMBER(G70))),"",F70-G70)</f>
         <v/>
       </c>
       <c r="I70" s="146">
         <f>IF(OR(NOT(ISNUMBER(F70)),NOT(ISNUMBER(G70)),G70=0),"",(F70-G70)/G70)</f>
         <v/>
       </c>
       <c r="J70" s="147">
         <f>IF(OR(NOT(ISNUMBER(F70)),NOT(ISNUMBER(G70))),"",IF(F70&gt;G70,"▲",IF(F70&lt;G70,"▼","→")))</f>
         <v/>
       </c>
       <c r="K70" s="185" t="n"/>
       <c r="L70" s="186" t="n"/>
       <c r="M70" s="172">
         <f>IF(OR(NOT(ISNUMBER(K79)),NOT(ISNUMBER(L79))),"",K79-L79)</f>
         <v/>
       </c>
       <c r="N70" s="172">
         <f>IF(OR(NOT(ISNUMBER(F79)),NOT(ISNUMBER(K79))),"",F79-K79)</f>
         <v/>
       </c>
       <c r="O70" s="149" t="n"/>
@@ -5100,58 +5088,52 @@
       <c r="A71" s="139" t="inlineStr">
         <is>
           <t>18.1</t>
         </is>
       </c>
       <c r="B71" s="140" t="inlineStr">
         <is>
           <t>SOCIAL</t>
         </is>
       </c>
       <c r="C71" s="140" t="inlineStr">
         <is>
           <t>Formation</t>
         </is>
       </c>
       <c r="D71" s="141" t="inlineStr">
         <is>
           <t>Part (%) d'heures de formation par rapport au total des heures travaillées</t>
         </is>
       </c>
       <c r="E71" s="142" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
-      <c r="F71" s="175">
-[...6 lines deleted...]
-      </c>
+      <c r="F71" s="175" t="n"/>
+      <c r="G71" s="176" t="n"/>
       <c r="H71" s="146">
         <f>IF(OR(NOT(ISNUMBER(F71)),NOT(ISNUMBER(G71))),"",F71-G71)</f>
         <v/>
       </c>
       <c r="I71" s="146">
         <f>IF(OR(NOT(ISNUMBER(F71)),NOT(ISNUMBER(G71)),G71=0),"",(F71-G71)/G71)</f>
         <v/>
       </c>
       <c r="J71" s="147">
         <f>IF(OR(NOT(ISNUMBER(F71)),NOT(ISNUMBER(G71))),"",IF(F71&gt;G71,"▲",IF(F71&lt;G71,"▼","→")))</f>
         <v/>
       </c>
       <c r="K71" s="177" t="n"/>
       <c r="L71" s="178" t="n"/>
       <c r="M71" s="146">
         <f>IF(OR(NOT(ISNUMBER(K88)),NOT(ISNUMBER(L88))),"",K88-L88)</f>
         <v/>
       </c>
       <c r="N71" s="146">
         <f>IF(OR(NOT(ISNUMBER(F88)),NOT(ISNUMBER(K88))),"",F88-K88)</f>
         <v/>
       </c>
       <c r="O71" s="149" t="n"/>
       <c r="P71" s="149" t="n"/>
       <c r="Q71" s="136" t="inlineStr">
@@ -5513,58 +5495,52 @@
       <c r="A79" s="139" t="inlineStr">
         <is>
           <t>20.3</t>
         </is>
       </c>
       <c r="B79" s="140" t="inlineStr">
         <is>
           <t>SOCIAL</t>
         </is>
       </c>
       <c r="C79" s="140" t="inlineStr">
         <is>
           <t>Fournisseurs</t>
         </is>
       </c>
       <c r="D79" s="141" t="inlineStr">
         <is>
           <t>Part (%) des achats locaux</t>
         </is>
       </c>
       <c r="E79" s="142" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
-      <c r="F79" s="175">
-[...6 lines deleted...]
-      </c>
+      <c r="F79" s="175" t="n"/>
+      <c r="G79" s="176" t="n"/>
       <c r="H79" s="146">
         <f>IF(OR(NOT(ISNUMBER(F79)),NOT(ISNUMBER(G79))),"",F79-G79)</f>
         <v/>
       </c>
       <c r="I79" s="146">
         <f>IF(OR(NOT(ISNUMBER(F79)),NOT(ISNUMBER(G79)),G79=0),"",(F79-G79)/G79)</f>
         <v/>
       </c>
       <c r="J79" s="147">
         <f>IF(OR(NOT(ISNUMBER(F79)),NOT(ISNUMBER(G79))),"",IF(F79&gt;G79,"▲",IF(F79&lt;G79,"▼","→")))</f>
         <v/>
       </c>
       <c r="K79" s="177" t="n"/>
       <c r="L79" s="178" t="n"/>
       <c r="M79" s="146">
         <f>IF(OR(NOT(ISNUMBER(K99)),NOT(ISNUMBER(L99))),"",K99-L99)</f>
         <v/>
       </c>
       <c r="N79" s="146">
         <f>IF(OR(NOT(ISNUMBER(F99)),NOT(ISNUMBER(K99))),"",F99-K99)</f>
         <v/>
       </c>
       <c r="O79" s="149" t="n"/>
       <c r="P79" s="149" t="n"/>
       <c r="Q79" s="136" t="inlineStr">
@@ -5740,55 +5716,55 @@
         <is>
           <t>21.2</t>
         </is>
       </c>
       <c r="B83" s="140" t="inlineStr">
         <is>
           <t>SOCIAL</t>
         </is>
       </c>
       <c r="C83" s="140" t="inlineStr">
         <is>
           <t>Communautés locales</t>
         </is>
       </c>
       <c r="D83" s="141" t="inlineStr">
         <is>
           <t>Part (%) des projets ayant fait l'objet d'une analyse d'impact</t>
         </is>
       </c>
       <c r="E83" s="142" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="F83" s="175">
-        <f>IFERROR(F102/F101,"")</f>
+        <f>IFERROR(F82/F81,"")</f>
         <v/>
       </c>
       <c r="G83" s="176">
-        <f>IFERROR(G102/G101,"")</f>
+        <f>IFERROR(G82/G81,"")</f>
         <v/>
       </c>
       <c r="H83" s="146">
         <f>IF(OR(NOT(ISNUMBER(F83)),NOT(ISNUMBER(G83))),"",F83-G83)</f>
         <v/>
       </c>
       <c r="I83" s="146">
         <f>IF(OR(NOT(ISNUMBER(F83)),NOT(ISNUMBER(G83)),G83=0),"",(F83-G83)/G83)</f>
         <v/>
       </c>
       <c r="J83" s="147">
         <f>IF(OR(NOT(ISNUMBER(F83)),NOT(ISNUMBER(G83))),"",IF(F83&gt;G83,"▲",IF(F83&lt;G83,"▼","→")))</f>
         <v/>
       </c>
       <c r="K83" s="177" t="n"/>
       <c r="L83" s="178" t="n"/>
       <c r="M83" s="146">
         <f>IF(OR(NOT(ISNUMBER(K103)),NOT(ISNUMBER(L103))),"",K103-L103)</f>
         <v/>
       </c>
       <c r="N83" s="146">
         <f>IF(OR(NOT(ISNUMBER(F103)),NOT(ISNUMBER(K103))),"",F103-K103)</f>
         <v/>
       </c>
       <c r="O83" s="149" t="n"/>
@@ -6271,55 +6247,55 @@
         <is>
           <t>23.8</t>
         </is>
       </c>
       <c r="B94" s="140" t="inlineStr">
         <is>
           <t>ENVIRONNEMENT</t>
         </is>
       </c>
       <c r="C94" s="140" t="inlineStr">
         <is>
           <t>Consommation d'énergie</t>
         </is>
       </c>
       <c r="D94" s="141" t="inlineStr">
         <is>
           <t>Consommation totale d'énergie</t>
         </is>
       </c>
       <c r="E94" s="142" t="inlineStr">
         <is>
           <t>MWh</t>
         </is>
       </c>
       <c r="F94" s="201">
-        <f>IFERROR(F107,0)+IFERROR(F108,0)+IFERROR(F109,0)+IFERROR(F110,0)+IFERROR(F111,0)+IFERROR(F112,0)+IFERROR(F113,0)</f>
+        <f>IFERROR(F87,0)+IFERROR(F88,0)+IFERROR(F89,0)+IFERROR(F90,0)+IFERROR(F91,0)+IFERROR(F92,0)+IFERROR(F93,0)</f>
         <v/>
       </c>
       <c r="G94" s="202">
-        <f>IFERROR(G107,0)+IFERROR(G108,0)+IFERROR(G109,0)+IFERROR(G110,0)+IFERROR(G111,0)+IFERROR(G112,0)+IFERROR(G113,0)</f>
+        <f>IFERROR(G87,0)+IFERROR(G88,0)+IFERROR(G89,0)+IFERROR(G90,0)+IFERROR(G91,0)+IFERROR(G92,0)+IFERROR(G93,0)</f>
         <v/>
       </c>
       <c r="H94" s="199">
         <f>IF(OR(NOT(ISNUMBER(F94)),NOT(ISNUMBER(G94))),"",F94-G94)</f>
         <v/>
       </c>
       <c r="I94" s="146">
         <f>IF(OR(NOT(ISNUMBER(F94)),NOT(ISNUMBER(G94)),G94=0),"",(F94-G94)/G94)</f>
         <v/>
       </c>
       <c r="J94" s="147">
         <f>IF(OR(NOT(ISNUMBER(F94)),NOT(ISNUMBER(G94))),"",IF(F94&gt;G94,"▲",IF(F94&lt;G94,"▼","→")))</f>
         <v/>
       </c>
       <c r="K94" s="203" t="n"/>
       <c r="L94" s="198" t="n"/>
       <c r="M94" s="199">
         <f>IF(OR(NOT(ISNUMBER(K114)),NOT(ISNUMBER(L114))),"",K114-L114)</f>
         <v/>
       </c>
       <c r="N94" s="199">
         <f>IF(OR(NOT(ISNUMBER(F114)),NOT(ISNUMBER(K114))),"",F114-K114)</f>
         <v/>
       </c>
       <c r="O94" s="149" t="n"/>
@@ -6335,55 +6311,55 @@
         <is>
           <t>23.9</t>
         </is>
       </c>
       <c r="B95" s="140" t="inlineStr">
         <is>
           <t>ENVIRONNEMENT</t>
         </is>
       </c>
       <c r="C95" s="140" t="inlineStr">
         <is>
           <t>Consommation d'énergie</t>
         </is>
       </c>
       <c r="D95" s="141" t="inlineStr">
         <is>
           <t>Part d'énergie renouvelable consommée</t>
         </is>
       </c>
       <c r="E95" s="142" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="F95" s="175">
-        <f>IFERROR((IFERROR(F107,0)+IFERROR(F109,0)+IFERROR(F111,0))/F114,"")</f>
+        <f>IFERROR((IFERROR(F87,0)+IFERROR(F89,0)+IFERROR(F91,0))/F94,"")</f>
         <v/>
       </c>
       <c r="G95" s="176">
-        <f>IFERROR((IFERROR(G107,0)+IFERROR(G109,0)+IFERROR(G111,0))/G114,"")</f>
+        <f>IFERROR((IFERROR(G87,0)+IFERROR(G89,0)+IFERROR(G91,0))/G94,"")</f>
         <v/>
       </c>
       <c r="H95" s="146">
         <f>IF(OR(NOT(ISNUMBER(F95)),NOT(ISNUMBER(G95))),"",F95-G95)</f>
         <v/>
       </c>
       <c r="I95" s="146">
         <f>IF(OR(NOT(ISNUMBER(F95)),NOT(ISNUMBER(G95)),G95=0),"",(F95-G95)/G95)</f>
         <v/>
       </c>
       <c r="J95" s="147">
         <f>IF(OR(NOT(ISNUMBER(F95)),NOT(ISNUMBER(G95))),"",IF(F95&gt;G95,"▲",IF(F95&lt;G95,"▼","→")))</f>
         <v/>
       </c>
       <c r="K95" s="177" t="n"/>
       <c r="L95" s="178" t="n"/>
       <c r="M95" s="146">
         <f>IF(OR(NOT(ISNUMBER(K115)),NOT(ISNUMBER(L115))),"",K115-L115)</f>
         <v/>
       </c>
       <c r="N95" s="146">
         <f>IF(OR(NOT(ISNUMBER(F115)),NOT(ISNUMBER(K115))),"",F115-K115)</f>
         <v/>
       </c>
       <c r="O95" s="149" t="n"/>
@@ -6958,99 +6934,105 @@
         <f>IF(OR(NOT(ISNUMBER(K127)),NOT(ISNUMBER(L127))),"",K127-L127)</f>
         <v/>
       </c>
       <c r="N107" s="207">
         <f>IF(OR(NOT(ISNUMBER(F127)),NOT(ISNUMBER(K127))),"",F127-K127)</f>
         <v/>
       </c>
       <c r="O107" s="149" t="n"/>
       <c r="P107" s="149" t="n"/>
       <c r="Q107" s="136" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
     </row>
     <row r="108" ht="15" customHeight="1" s="132">
       <c r="A108" s="139" t="inlineStr">
         <is>
           <t>25.7</t>
         </is>
       </c>
       <c r="B108" s="235" t="n"/>
       <c r="C108" s="235" t="n"/>
       <c r="D108" s="235" t="n"/>
       <c r="E108" s="235" t="n"/>
-      <c r="F108" s="235" t="n"/>
-      <c r="G108" s="235" t="n"/>
+      <c r="F108" s="235">
+        <f>IFERROR(IFERROR(F105,0)+IFERROR(F106,0)+IFERROR(F107,0),0)</f>
+        <v/>
+      </c>
+      <c r="G108" s="235">
+        <f>IFERROR(IFERROR(G105,0)+IFERROR(G106,0)+IFERROR(G107,0),0)</f>
+        <v/>
+      </c>
       <c r="H108" s="235" t="n"/>
       <c r="I108" s="235" t="n"/>
       <c r="J108" s="235" t="n"/>
       <c r="K108" s="235" t="n"/>
       <c r="L108" s="235" t="n"/>
       <c r="M108" s="235" t="n"/>
       <c r="N108" s="235" t="n"/>
       <c r="O108" s="235" t="n"/>
       <c r="P108" s="236" t="n"/>
       <c r="Q108" s="136" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
     </row>
     <row r="109" ht="15" customHeight="1" s="132">
       <c r="A109" s="139" t="inlineStr">
         <is>
           <t>25.8</t>
         </is>
       </c>
       <c r="B109" s="140" t="inlineStr">
         <is>
           <t>ENVIRONNEMENT</t>
         </is>
       </c>
       <c r="C109" s="140" t="inlineStr">
         <is>
           <t>Bilan carbone</t>
         </is>
       </c>
       <c r="D109" s="141" t="inlineStr">
         <is>
           <t>Intensité carbone (tCO₂e / CHF de chiffre d'affaires)</t>
         </is>
       </c>
       <c r="E109" s="142" t="inlineStr">
         <is>
           <t>tCO₂e/CHF</t>
         </is>
       </c>
       <c r="F109" s="210">
-        <f>IFERROR(F128/F15,"")</f>
+        <f>IFERROR(F108/F15,"")</f>
         <v/>
       </c>
       <c r="G109" s="211">
-        <f>IFERROR(G128/G15,"")</f>
+        <f>IFERROR(G108/G15,"")</f>
         <v/>
       </c>
       <c r="H109" s="212">
         <f>IF(OR(NOT(ISNUMBER(F109)),NOT(ISNUMBER(G109))),"",F109-G109)</f>
         <v/>
       </c>
       <c r="I109" s="146">
         <f>IF(OR(NOT(ISNUMBER(F109)),NOT(ISNUMBER(G109)),G109=0),"",(F109-G109)/G109)</f>
         <v/>
       </c>
       <c r="J109" s="147">
         <f>IF(OR(NOT(ISNUMBER(F109)),NOT(ISNUMBER(G109))),"",IF(F109&gt;G109,"▲",IF(F109&lt;G109,"▼","→")))</f>
         <v/>
       </c>
       <c r="K109" s="213" t="n"/>
       <c r="L109" s="214" t="n"/>
       <c r="M109" s="212">
         <f>IF(OR(NOT(ISNUMBER(K129)),NOT(ISNUMBER(L129))),"",K129-L129)</f>
         <v/>
       </c>
       <c r="N109" s="212">
         <f>IF(OR(NOT(ISNUMBER(F129)),NOT(ISNUMBER(K129))),"",F129-K129)</f>
         <v/>
       </c>
       <c r="O109" s="149" t="n"/>
@@ -7392,55 +7374,55 @@
         <is>
           <t>27.6</t>
         </is>
       </c>
       <c r="B116" s="140" t="inlineStr">
         <is>
           <t>ENVIRONNEMENT</t>
         </is>
       </c>
       <c r="C116" s="140" t="inlineStr">
         <is>
           <t>Biodiversité - localisation</t>
         </is>
       </c>
       <c r="D116" s="141" t="inlineStr">
         <is>
           <t>Part (%) de superficie en zone sensible</t>
         </is>
       </c>
       <c r="E116" s="142" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="F116" s="175">
-        <f>IFERROR(F135/F134,"")</f>
+        <f>IFERROR(F115/F114,"")</f>
         <v/>
       </c>
       <c r="G116" s="176">
-        <f>IFERROR(G135/G134,"")</f>
+        <f>IFERROR(G115/G114,"")</f>
         <v/>
       </c>
       <c r="H116" s="146">
         <f>IF(OR(NOT(ISNUMBER(F116)),NOT(ISNUMBER(G116))),"",F116-G116)</f>
         <v/>
       </c>
       <c r="I116" s="146">
         <f>IF(OR(NOT(ISNUMBER(F116)),NOT(ISNUMBER(G116)),G116=0),"",(F116-G116)/G116)</f>
         <v/>
       </c>
       <c r="J116" s="147">
         <f>IF(OR(NOT(ISNUMBER(F116)),NOT(ISNUMBER(G116))),"",IF(F116&gt;G116,"▲",IF(F116&lt;G116,"▼","→")))</f>
         <v/>
       </c>
       <c r="K116" s="177" t="n"/>
       <c r="L116" s="178" t="n"/>
       <c r="M116" s="146">
         <f>IF(OR(NOT(ISNUMBER(K136)),NOT(ISNUMBER(L136))),"",K136-L136)</f>
         <v/>
       </c>
       <c r="N116" s="146">
         <f>IF(OR(NOT(ISNUMBER(F136)),NOT(ISNUMBER(K136))),"",F136-K136)</f>
         <v/>
       </c>
       <c r="O116" s="149" t="n"/>
@@ -7784,55 +7766,55 @@
         <is>
           <t>29.2.h</t>
         </is>
       </c>
       <c r="B123" s="140" t="inlineStr">
         <is>
           <t>ENVIRONNEMENT</t>
         </is>
       </c>
       <c r="C123" s="140" t="inlineStr">
         <is>
           <t>Déchets</t>
         </is>
       </c>
       <c r="D123" s="141" t="inlineStr">
         <is>
           <t>Taux de valorisation des déchets dangereux</t>
         </is>
       </c>
       <c r="E123" s="142" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="F123" s="175">
-        <f>IFERROR(F141/F139,"")</f>
+        <f>IFERROR(F121/F119,"")</f>
         <v/>
       </c>
       <c r="G123" s="176">
-        <f>IFERROR(G141/G139,"")</f>
+        <f>IFERROR(G121/G119,"")</f>
         <v/>
       </c>
       <c r="H123" s="146">
         <f>IF(OR(NOT(ISNUMBER(F123)),NOT(ISNUMBER(G123))),"",F123-G123)</f>
         <v/>
       </c>
       <c r="I123" s="146">
         <f>IF(OR(NOT(ISNUMBER(F123)),NOT(ISNUMBER(G123)),G123=0),"",(F123-G123)/G123)</f>
         <v/>
       </c>
       <c r="J123" s="147">
         <f>IF(OR(NOT(ISNUMBER(F123)),NOT(ISNUMBER(G123))),"",IF(F123&gt;G123,"▲",IF(F123&lt;G123,"▼","→")))</f>
         <v/>
       </c>
       <c r="K123" s="177" t="n"/>
       <c r="L123" s="178" t="n"/>
       <c r="M123" s="146">
         <f>IF(OR(NOT(ISNUMBER(K143)),NOT(ISNUMBER(L143))),"",K143-L143)</f>
         <v/>
       </c>
       <c r="N123" s="146">
         <f>IF(OR(NOT(ISNUMBER(F143)),NOT(ISNUMBER(K143))),"",F143-K143)</f>
         <v/>
       </c>
       <c r="O123" s="149" t="n"/>
@@ -7848,55 +7830,55 @@
         <is>
           <t>29.2.n</t>
         </is>
       </c>
       <c r="B124" s="140" t="inlineStr">
         <is>
           <t>ENVIRONNEMENT</t>
         </is>
       </c>
       <c r="C124" s="140" t="inlineStr">
         <is>
           <t>Déchets</t>
         </is>
       </c>
       <c r="D124" s="141" t="inlineStr">
         <is>
           <t>Taux de valorisation des déchets non dangereux</t>
         </is>
       </c>
       <c r="E124" s="142" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="F124" s="175">
-        <f>IFERROR(F142/F140,"")</f>
+        <f>IFERROR(F122/F120,"")</f>
         <v/>
       </c>
       <c r="G124" s="176">
-        <f>IFERROR(G142/G140,"")</f>
+        <f>IFERROR(G122/G120,"")</f>
         <v/>
       </c>
       <c r="H124" s="146">
         <f>IF(OR(NOT(ISNUMBER(F124)),NOT(ISNUMBER(G124))),"",F124-G124)</f>
         <v/>
       </c>
       <c r="I124" s="146">
         <f>IF(OR(NOT(ISNUMBER(F124)),NOT(ISNUMBER(G124)),G124=0),"",(F124-G124)/G124)</f>
         <v/>
       </c>
       <c r="J124" s="147">
         <f>IF(OR(NOT(ISNUMBER(F124)),NOT(ISNUMBER(G124))),"",IF(F124&gt;G124,"▲",IF(F124&lt;G124,"▼","→")))</f>
         <v/>
       </c>
       <c r="K124" s="177" t="n"/>
       <c r="L124" s="178" t="n"/>
       <c r="M124" s="146">
         <f>IF(OR(NOT(ISNUMBER(K144)),NOT(ISNUMBER(L144))),"",K144-L144)</f>
         <v/>
       </c>
       <c r="N124" s="146">
         <f>IF(OR(NOT(ISNUMBER(F144)),NOT(ISNUMBER(K144))),"",F144-K144)</f>
         <v/>
       </c>
       <c r="O124" s="149" t="n"/>
@@ -7912,55 +7894,55 @@
         <is>
           <t>29.2</t>
         </is>
       </c>
       <c r="B125" s="140" t="inlineStr">
         <is>
           <t>ENVIRONNEMENT</t>
         </is>
       </c>
       <c r="C125" s="140" t="inlineStr">
         <is>
           <t>Déchets</t>
         </is>
       </c>
       <c r="D125" s="141" t="inlineStr">
         <is>
           <t>Part globale (%) des déchets valorisés</t>
         </is>
       </c>
       <c r="E125" s="142" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="F125" s="175">
-        <f>IFERROR((IFERROR(F141,0)+IFERROR(F142,0))/(IFERROR(F139,0)+IFERROR(F140,0)),"")</f>
+        <f>IFERROR((IFERROR(F121,0)+IFERROR(F122,0))/(IFERROR(F119,0)+IFERROR(F120,0)),"")</f>
         <v/>
       </c>
       <c r="G125" s="176">
-        <f>IFERROR((IFERROR(G141,0)+IFERROR(G142,0))/(IFERROR(G139,0)+IFERROR(G140,0)),"")</f>
+        <f>IFERROR((IFERROR(G121,0)+IFERROR(G122,0))/(IFERROR(G119,0)+IFERROR(G120,0)),"")</f>
         <v/>
       </c>
       <c r="H125" s="146">
         <f>IF(OR(NOT(ISNUMBER(F125)),NOT(ISNUMBER(G125))),"",F125-G125)</f>
         <v/>
       </c>
       <c r="I125" s="146">
         <f>IF(OR(NOT(ISNUMBER(F125)),NOT(ISNUMBER(G125)),G125=0),"",(F125-G125)/G125)</f>
         <v/>
       </c>
       <c r="J125" s="147">
         <f>IF(OR(NOT(ISNUMBER(F125)),NOT(ISNUMBER(G125))),"",IF(F125&gt;G125,"▲",IF(F125&lt;G125,"▼","→")))</f>
         <v/>
       </c>
       <c r="K125" s="177" t="n"/>
       <c r="L125" s="178" t="n"/>
       <c r="M125" s="146">
         <f>IF(OR(NOT(ISNUMBER(K145)),NOT(ISNUMBER(L145))),"",K145-L145)</f>
         <v/>
       </c>
       <c r="N125" s="146">
         <f>IF(OR(NOT(ISNUMBER(F145)),NOT(ISNUMBER(K145))),"",F145-K145)</f>
         <v/>
       </c>
       <c r="O125" s="149" t="n"/>