--- v0 (2026-06-03)
+++ v1 (2026-07-28)
@@ -1846,391 +1846,445 @@
         </is>
       </c>
       <c r="B6" s="140" t="inlineStr">
         <is>
           <t>Général</t>
         </is>
       </c>
       <c r="C6" s="140" t="inlineStr">
         <is>
           <t>Reporting</t>
         </is>
       </c>
       <c r="D6" s="141" t="inlineStr">
         <is>
           <t>Année de reporting</t>
         </is>
       </c>
       <c r="E6" s="142" t="inlineStr">
         <is>
           <t>année</t>
         </is>
       </c>
       <c r="F6" s="143" t="n">
         <v>2025</v>
       </c>
-      <c r="G6" s="144" t="n"/>
+      <c r="G6" s="144" t="n">
+        <v>2024</v>
+      </c>
       <c r="H6" s="145">
         <f>IF(OR(NOT(ISNUMBER(F6)),NOT(ISNUMBER(G6))),"",F6-G6)</f>
         <v/>
       </c>
       <c r="I6" s="146">
         <f>IF(OR(NOT(ISNUMBER(F6)),NOT(ISNUMBER(G6)),G6=0),"",(F6-G6)/G6)</f>
         <v/>
       </c>
       <c r="J6" s="147">
         <f>IF(OR(NOT(ISNUMBER(F6)),NOT(ISNUMBER(G6))),"",IF(F6&gt;G6,"▲",IF(F6&lt;G6,"▼","→")))</f>
         <v/>
       </c>
       <c r="K6" s="148" t="n"/>
       <c r="L6" s="148" t="n"/>
       <c r="M6" s="145" t="n"/>
       <c r="N6" s="145" t="n"/>
       <c r="O6" s="149" t="n"/>
       <c r="P6" s="149" t="n"/>
       <c r="Q6" s="136" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1" s="132">
       <c r="A7" s="139" t="inlineStr">
         <is>
           <t>0.01</t>
         </is>
       </c>
       <c r="B7" s="140" t="inlineStr">
         <is>
           <t>Général</t>
         </is>
       </c>
       <c r="C7" s="140" t="inlineStr">
         <is>
           <t>Identité</t>
         </is>
       </c>
       <c r="D7" s="141" t="inlineStr">
         <is>
           <t>Nom de l'organisation</t>
         </is>
       </c>
       <c r="E7" s="142" t="n"/>
       <c r="F7" s="149" t="inlineStr">
         <is>
-          <t>test</t>
-[...2 lines deleted...]
-      <c r="G7" s="150" t="n"/>
+          <t>Test</t>
+        </is>
+      </c>
+      <c r="G7" s="150" t="inlineStr">
+        <is>
+          <t>Test</t>
+        </is>
+      </c>
       <c r="H7" s="140">
         <f>IF(OR(NOT(ISNUMBER(F7)),NOT(ISNUMBER(G7))),"",F7-G7)</f>
         <v/>
       </c>
       <c r="I7" s="146">
         <f>IF(OR(NOT(ISNUMBER(F7)),NOT(ISNUMBER(G7)),G7=0),"",(F7-G7)/G7)</f>
         <v/>
       </c>
       <c r="J7" s="147">
         <f>IF(OR(NOT(ISNUMBER(F7)),NOT(ISNUMBER(G7))),"",IF(F7&gt;G7,"▲",IF(F7&lt;G7,"▼","→")))</f>
         <v/>
       </c>
       <c r="K7" s="151" t="n"/>
       <c r="L7" s="151" t="n"/>
       <c r="M7" s="140" t="n"/>
       <c r="N7" s="140" t="n"/>
       <c r="O7" s="149" t="n"/>
       <c r="P7" s="149" t="n"/>
       <c r="Q7" s="136" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1" s="132">
       <c r="A8" s="139" t="inlineStr">
         <is>
           <t>0.02</t>
         </is>
       </c>
       <c r="B8" s="140" t="inlineStr">
         <is>
           <t>Général</t>
         </is>
       </c>
       <c r="C8" s="140" t="inlineStr">
         <is>
           <t>Identité</t>
         </is>
       </c>
       <c r="D8" s="141" t="inlineStr">
         <is>
           <t>Nature et forme juridique</t>
         </is>
       </c>
       <c r="E8" s="142" t="n"/>
-      <c r="F8" s="149" t="n"/>
-      <c r="G8" s="150" t="n"/>
+      <c r="F8" s="149" t="inlineStr">
+        <is>
+          <t>SA</t>
+        </is>
+      </c>
+      <c r="G8" s="150" t="inlineStr">
+        <is>
+          <t>SA</t>
+        </is>
+      </c>
       <c r="H8" s="140">
         <f>IF(OR(NOT(ISNUMBER(F8)),NOT(ISNUMBER(G8))),"",F8-G8)</f>
         <v/>
       </c>
       <c r="I8" s="146">
         <f>IF(OR(NOT(ISNUMBER(F8)),NOT(ISNUMBER(G8)),G8=0),"",(F8-G8)/G8)</f>
         <v/>
       </c>
       <c r="J8" s="147">
         <f>IF(OR(NOT(ISNUMBER(F8)),NOT(ISNUMBER(G8))),"",IF(F8&gt;G8,"▲",IF(F8&lt;G8,"▼","→")))</f>
         <v/>
       </c>
       <c r="K8" s="151" t="n"/>
       <c r="L8" s="151" t="n"/>
       <c r="M8" s="140" t="n"/>
       <c r="N8" s="140" t="n"/>
       <c r="O8" s="149" t="n"/>
       <c r="P8" s="149" t="n"/>
       <c r="Q8" s="136" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1" s="132">
       <c r="A9" s="139" t="inlineStr">
         <is>
           <t>0.03</t>
         </is>
       </c>
       <c r="B9" s="140" t="inlineStr">
         <is>
           <t>Général</t>
         </is>
       </c>
       <c r="C9" s="140" t="inlineStr">
         <is>
           <t>Identité</t>
         </is>
       </c>
       <c r="D9" s="141" t="inlineStr">
         <is>
           <t>Personne de contact</t>
         </is>
       </c>
       <c r="E9" s="142" t="n"/>
-      <c r="F9" s="149" t="n"/>
-      <c r="G9" s="150" t="n"/>
+      <c r="F9" s="149" t="inlineStr">
+        <is>
+          <t>Marie Dupont (marie.dupont@test.ch)</t>
+        </is>
+      </c>
+      <c r="G9" s="150" t="inlineStr">
+        <is>
+          <t>Marie Dupont (marie.dupont@test.ch)</t>
+        </is>
+      </c>
       <c r="H9" s="140">
         <f>IF(OR(NOT(ISNUMBER(F9)),NOT(ISNUMBER(G9))),"",F9-G9)</f>
         <v/>
       </c>
       <c r="I9" s="146">
         <f>IF(OR(NOT(ISNUMBER(F9)),NOT(ISNUMBER(G9)),G9=0),"",(F9-G9)/G9)</f>
         <v/>
       </c>
       <c r="J9" s="147">
         <f>IF(OR(NOT(ISNUMBER(F9)),NOT(ISNUMBER(G9))),"",IF(F9&gt;G9,"▲",IF(F9&lt;G9,"▼","→")))</f>
         <v/>
       </c>
       <c r="K9" s="151" t="n"/>
       <c r="L9" s="151" t="n"/>
       <c r="M9" s="140" t="n"/>
       <c r="N9" s="140" t="n"/>
       <c r="O9" s="149" t="n"/>
       <c r="P9" s="149" t="n"/>
       <c r="Q9" s="136" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
     </row>
     <row r="10" ht="23.85" customHeight="1" s="132">
       <c r="A10" s="139" t="inlineStr">
         <is>
           <t>0.04</t>
         </is>
       </c>
       <c r="B10" s="140" t="inlineStr">
         <is>
           <t>Général</t>
         </is>
       </c>
       <c r="C10" s="140" t="inlineStr">
         <is>
           <t>Identité</t>
         </is>
       </c>
       <c r="D10" s="141" t="inlineStr">
         <is>
           <t>Profil organisationnel — activités, marques, produits, services, filiales, succursales</t>
         </is>
       </c>
       <c r="E10" s="142" t="n"/>
-      <c r="F10" s="149" t="n"/>
-      <c r="G10" s="150" t="n"/>
+      <c r="F10" s="149" t="inlineStr">
+        <is>
+          <t>Société active dans le conseil et les services numériques. Filiales : aucune. Marques : « Test ».</t>
+        </is>
+      </c>
+      <c r="G10" s="150" t="inlineStr">
+        <is>
+          <t>Société active dans le conseil et les services numériques. Filiales : aucune. Marques : « Test ».</t>
+        </is>
+      </c>
       <c r="H10" s="140">
         <f>IF(OR(NOT(ISNUMBER(F10)),NOT(ISNUMBER(G10))),"",F10-G10)</f>
         <v/>
       </c>
       <c r="I10" s="146">
         <f>IF(OR(NOT(ISNUMBER(F10)),NOT(ISNUMBER(G10)),G10=0),"",(F10-G10)/G10)</f>
         <v/>
       </c>
       <c r="J10" s="147">
         <f>IF(OR(NOT(ISNUMBER(F10)),NOT(ISNUMBER(G10))),"",IF(F10&gt;G10,"▲",IF(F10&lt;G10,"▼","→")))</f>
         <v/>
       </c>
       <c r="K10" s="151" t="n"/>
       <c r="L10" s="151" t="n"/>
       <c r="M10" s="140" t="n"/>
       <c r="N10" s="140" t="n"/>
       <c r="O10" s="149" t="n"/>
       <c r="P10" s="149" t="n"/>
       <c r="Q10" s="136" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
     </row>
     <row r="11" ht="23.85" customHeight="1" s="132">
       <c r="A11" s="139" t="inlineStr">
         <is>
           <t>0.05</t>
         </is>
       </c>
       <c r="B11" s="140" t="inlineStr">
         <is>
           <t>Général</t>
         </is>
       </c>
       <c r="C11" s="140" t="inlineStr">
         <is>
           <t>Reporting</t>
         </is>
       </c>
       <c r="D11" s="141" t="inlineStr">
         <is>
           <t>Devise des valeurs monétaires (fixée à CHF dans ce classeur)</t>
         </is>
       </c>
       <c r="E11" s="142" t="n"/>
-      <c r="F11" s="149" t="n"/>
-      <c r="G11" s="150" t="n"/>
+      <c r="F11" s="149" t="inlineStr">
+        <is>
+          <t>CHF</t>
+        </is>
+      </c>
+      <c r="G11" s="150" t="inlineStr">
+        <is>
+          <t>CHF</t>
+        </is>
+      </c>
       <c r="H11" s="140">
         <f>IF(OR(NOT(ISNUMBER(F11)),NOT(ISNUMBER(G11))),"",F11-G11)</f>
         <v/>
       </c>
       <c r="I11" s="146">
         <f>IF(OR(NOT(ISNUMBER(F11)),NOT(ISNUMBER(G11)),G11=0),"",(F11-G11)/G11)</f>
         <v/>
       </c>
       <c r="J11" s="147">
         <f>IF(OR(NOT(ISNUMBER(F11)),NOT(ISNUMBER(G11))),"",IF(F11&gt;G11,"▲",IF(F11&lt;G11,"▼","→")))</f>
         <v/>
       </c>
       <c r="K11" s="151" t="n"/>
       <c r="L11" s="151" t="n"/>
       <c r="M11" s="140" t="n"/>
       <c r="N11" s="140" t="n"/>
       <c r="O11" s="149" t="n"/>
       <c r="P11" s="149" t="n"/>
       <c r="Q11" s="136" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
     </row>
     <row r="12" ht="15" customHeight="1" s="132">
       <c r="A12" s="139" t="inlineStr">
         <is>
           <t>0.06</t>
         </is>
       </c>
       <c r="B12" s="140" t="inlineStr">
         <is>
           <t>Général</t>
         </is>
       </c>
       <c r="C12" s="140" t="inlineStr">
         <is>
           <t>Reporting</t>
         </is>
       </c>
       <c r="D12" s="141" t="inlineStr">
         <is>
           <t>Date de début de la période de reporting</t>
         </is>
       </c>
       <c r="E12" s="142" t="n"/>
-      <c r="F12" s="152" t="n"/>
-      <c r="G12" s="153" t="n"/>
+      <c r="F12" s="152" t="inlineStr">
+        <is>
+          <t>2025-01-01</t>
+        </is>
+      </c>
+      <c r="G12" s="153" t="inlineStr">
+        <is>
+          <t>2024-01-01</t>
+        </is>
+      </c>
       <c r="H12" s="154">
         <f>IF(OR(NOT(ISNUMBER(F12)),NOT(ISNUMBER(G12))),"",F12-G12)</f>
         <v/>
       </c>
       <c r="I12" s="146">
         <f>IF(OR(NOT(ISNUMBER(F12)),NOT(ISNUMBER(G12)),G12=0),"",(F12-G12)/G12)</f>
         <v/>
       </c>
       <c r="J12" s="147">
         <f>IF(OR(NOT(ISNUMBER(F12)),NOT(ISNUMBER(G12))),"",IF(F12&gt;G12,"▲",IF(F12&lt;G12,"▼","→")))</f>
         <v/>
       </c>
       <c r="K12" s="155" t="n"/>
       <c r="L12" s="155" t="n"/>
       <c r="M12" s="154" t="n"/>
       <c r="N12" s="154" t="n"/>
       <c r="O12" s="149" t="n"/>
       <c r="P12" s="149" t="n"/>
       <c r="Q12" s="136" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
     </row>
     <row r="13" ht="15" customHeight="1" s="132">
       <c r="A13" s="139" t="inlineStr">
         <is>
           <t>0.07</t>
         </is>
       </c>
       <c r="B13" s="140" t="inlineStr">
         <is>
           <t>Général</t>
         </is>
       </c>
       <c r="C13" s="140" t="inlineStr">
         <is>
           <t>Reporting</t>
         </is>
       </c>
       <c r="D13" s="141" t="inlineStr">
         <is>
           <t>Date de fin de la période de reporting</t>
         </is>
       </c>
       <c r="E13" s="142" t="n"/>
-      <c r="F13" s="152" t="n"/>
-      <c r="G13" s="153" t="n"/>
+      <c r="F13" s="152" t="inlineStr">
+        <is>
+          <t>2025-12-31</t>
+        </is>
+      </c>
+      <c r="G13" s="153" t="inlineStr">
+        <is>
+          <t>2024-12-31</t>
+        </is>
+      </c>
       <c r="H13" s="154">
         <f>IF(OR(NOT(ISNUMBER(F13)),NOT(ISNUMBER(G13))),"",F13-G13)</f>
         <v/>
       </c>
       <c r="I13" s="146">
         <f>IF(OR(NOT(ISNUMBER(F13)),NOT(ISNUMBER(G13)),G13=0),"",(F13-G13)/G13)</f>
         <v/>
       </c>
       <c r="J13" s="147">
         <f>IF(OR(NOT(ISNUMBER(F13)),NOT(ISNUMBER(G13))),"",IF(F13&gt;G13,"▲",IF(F13&lt;G13,"▼","→")))</f>
         <v/>
       </c>
       <c r="K13" s="155" t="n"/>
       <c r="L13" s="155" t="n"/>
       <c r="M13" s="154" t="n"/>
       <c r="N13" s="154" t="n"/>
       <c r="O13" s="149" t="n"/>
       <c r="P13" s="149" t="n"/>
       <c r="Q13" s="136" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
     </row>
     <row r="14" ht="15" customHeight="1" s="132">
@@ -2238,51 +2292,53 @@
         <is>
           <t>0.08</t>
         </is>
       </c>
       <c r="B14" s="140" t="inlineStr">
         <is>
           <t>Général</t>
         </is>
       </c>
       <c r="C14" s="140" t="inlineStr">
         <is>
           <t>Finances</t>
         </is>
       </c>
       <c r="D14" s="141" t="inlineStr">
         <is>
           <t>Total actifs</t>
         </is>
       </c>
       <c r="E14" s="142" t="inlineStr">
         <is>
           <t>CHF</t>
         </is>
       </c>
       <c r="F14" s="156" t="n"/>
-      <c r="G14" s="157" t="n"/>
+      <c r="G14" s="157" t="n">
+        <v>4500000</v>
+      </c>
       <c r="H14" s="158">
         <f>IF(OR(NOT(ISNUMBER(F14)),NOT(ISNUMBER(G14))),"",F14-G14)</f>
         <v/>
       </c>
       <c r="I14" s="146">
         <f>IF(OR(NOT(ISNUMBER(F14)),NOT(ISNUMBER(G14)),G14=0),"",(F14-G14)/G14)</f>
         <v/>
       </c>
       <c r="J14" s="147">
         <f>IF(OR(NOT(ISNUMBER(F14)),NOT(ISNUMBER(G14))),"",IF(F14&gt;G14,"▲",IF(F14&lt;G14,"▼","→")))</f>
         <v/>
       </c>
       <c r="K14" s="159" t="n"/>
       <c r="L14" s="159" t="n"/>
       <c r="M14" s="158" t="n"/>
       <c r="N14" s="158" t="n"/>
       <c r="O14" s="149" t="n"/>
       <c r="P14" s="149" t="n"/>
       <c r="Q14" s="136" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
     </row>
     <row r="15" ht="15" customHeight="1" s="132">
@@ -2290,397 +2346,445 @@
         <is>
           <t>0.09</t>
         </is>
       </c>
       <c r="B15" s="140" t="inlineStr">
         <is>
           <t>Général</t>
         </is>
       </c>
       <c r="C15" s="140" t="inlineStr">
         <is>
           <t>Finances</t>
         </is>
       </c>
       <c r="D15" s="141" t="inlineStr">
         <is>
           <t>Chiffre d'affaires</t>
         </is>
       </c>
       <c r="E15" s="142" t="inlineStr">
         <is>
           <t>CHF</t>
         </is>
       </c>
       <c r="F15" s="156" t="n"/>
-      <c r="G15" s="157" t="n"/>
+      <c r="G15" s="157" t="n">
+        <v>7200000</v>
+      </c>
       <c r="H15" s="158">
         <f>IF(OR(NOT(ISNUMBER(F15)),NOT(ISNUMBER(G15))),"",F15-G15)</f>
         <v/>
       </c>
       <c r="I15" s="146">
         <f>IF(OR(NOT(ISNUMBER(F15)),NOT(ISNUMBER(G15)),G15=0),"",(F15-G15)/G15)</f>
         <v/>
       </c>
       <c r="J15" s="147">
         <f>IF(OR(NOT(ISNUMBER(F15)),NOT(ISNUMBER(G15))),"",IF(F15&gt;G15,"▲",IF(F15&lt;G15,"▼","→")))</f>
         <v/>
       </c>
       <c r="K15" s="159" t="n"/>
       <c r="L15" s="159" t="n"/>
       <c r="M15" s="158" t="n"/>
       <c r="N15" s="158" t="n"/>
       <c r="O15" s="149" t="n"/>
       <c r="P15" s="149" t="n"/>
       <c r="Q15" s="136" t="inlineStr">
         <is>
           <t>U</t>
         </is>
       </c>
     </row>
     <row r="16" ht="15" customHeight="1" s="132">
       <c r="A16" s="139" t="inlineStr">
         <is>
           <t>0.10</t>
         </is>
       </c>
       <c r="B16" s="140" t="inlineStr">
         <is>
           <t>Général</t>
         </is>
       </c>
       <c r="C16" s="140" t="inlineStr">
         <is>
           <t>Effectif</t>
         </is>
       </c>
       <c r="D16" s="141" t="inlineStr">
         <is>
           <t>Effectif total en ETP (depuis feuille « Personnel »)</t>
         </is>
       </c>
       <c r="E16" s="142" t="inlineStr">
         <is>
           <t>ETP</t>
         </is>
       </c>
-      <c r="F16" s="160">
-[...3 lines deleted...]
-      <c r="G16" s="161" t="n"/>
+      <c r="F16" s="160" t="n">
+        <v>43</v>
+      </c>
+      <c r="G16" s="161" t="n">
+        <v>43</v>
+      </c>
       <c r="H16" s="162">
         <f>IF(OR(NOT(ISNUMBER(F16)),NOT(ISNUMBER(G16))),"",F16-G16)</f>
         <v/>
       </c>
       <c r="I16" s="146">
         <f>IF(OR(NOT(ISNUMBER(F16)),NOT(ISNUMBER(G16)),G16=0),"",(F16-G16)/G16)</f>
         <v/>
       </c>
       <c r="J16" s="147">
         <f>IF(OR(NOT(ISNUMBER(F16)),NOT(ISNUMBER(G16))),"",IF(F16&gt;G16,"▲",IF(F16&lt;G16,"▼","→")))</f>
         <v/>
       </c>
       <c r="K16" s="163" t="n"/>
       <c r="L16" s="163" t="n"/>
       <c r="M16" s="162" t="n"/>
       <c r="N16" s="162" t="n"/>
       <c r="O16" s="149" t="n"/>
       <c r="P16" s="149" t="n"/>
       <c r="Q16" s="136" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
     </row>
     <row r="17" ht="15" customHeight="1" s="132">
       <c r="A17" s="139" t="inlineStr">
         <is>
           <t>0.11</t>
         </is>
       </c>
       <c r="B17" s="140" t="inlineStr">
         <is>
           <t>Général</t>
         </is>
       </c>
       <c r="C17" s="140" t="inlineStr">
         <is>
           <t>Effectif</t>
         </is>
       </c>
       <c r="D17" s="141" t="inlineStr">
         <is>
           <t>Méthodologie de comptage des ETP</t>
         </is>
       </c>
       <c r="E17" s="142" t="n"/>
-      <c r="F17" s="149" t="n"/>
-      <c r="G17" s="150" t="n"/>
+      <c r="F17" s="149" t="inlineStr">
+        <is>
+          <t>ETP calculés comme moyenne pondérée sur 12 mois.</t>
+        </is>
+      </c>
+      <c r="G17" s="150" t="inlineStr">
+        <is>
+          <t>ETP calculés comme moyenne pondérée sur 12 mois.</t>
+        </is>
+      </c>
       <c r="H17" s="140">
         <f>IF(OR(NOT(ISNUMBER(F17)),NOT(ISNUMBER(G17))),"",F17-G17)</f>
         <v/>
       </c>
       <c r="I17" s="146">
         <f>IF(OR(NOT(ISNUMBER(F17)),NOT(ISNUMBER(G17)),G17=0),"",(F17-G17)/G17)</f>
         <v/>
       </c>
       <c r="J17" s="147">
         <f>IF(OR(NOT(ISNUMBER(F17)),NOT(ISNUMBER(G17))),"",IF(F17&gt;G17,"▲",IF(F17&lt;G17,"▼","→")))</f>
         <v/>
       </c>
       <c r="K17" s="151" t="n"/>
       <c r="L17" s="151" t="n"/>
       <c r="M17" s="140" t="n"/>
       <c r="N17" s="140" t="n"/>
       <c r="O17" s="149" t="n"/>
       <c r="P17" s="149" t="n"/>
       <c r="Q17" s="136" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
     </row>
     <row r="18" ht="15" customHeight="1" s="132">
       <c r="A18" s="139" t="inlineStr">
         <is>
           <t>0.12</t>
         </is>
       </c>
       <c r="B18" s="140" t="inlineStr">
         <is>
           <t>Général</t>
         </is>
       </c>
       <c r="C18" s="140" t="inlineStr">
         <is>
           <t>Implantation</t>
         </is>
       </c>
       <c r="D18" s="141" t="inlineStr">
         <is>
           <t>Liste des pays d'opérations (depuis feuille « Sites »)</t>
         </is>
       </c>
       <c r="E18" s="142" t="n"/>
-      <c r="F18" s="164">
-[...3 lines deleted...]
-      <c r="G18" s="150" t="n"/>
+      <c r="F18" s="164" t="inlineStr">
+        <is>
+          <t>Suisse</t>
+        </is>
+      </c>
+      <c r="G18" s="150" t="inlineStr">
+        <is>
+          <t>Suisse</t>
+        </is>
+      </c>
       <c r="H18" s="140">
         <f>IF(OR(NOT(ISNUMBER(F18)),NOT(ISNUMBER(G18))),"",F18-G18)</f>
         <v/>
       </c>
       <c r="I18" s="146">
         <f>IF(OR(NOT(ISNUMBER(F18)),NOT(ISNUMBER(G18)),G18=0),"",(F18-G18)/G18)</f>
         <v/>
       </c>
       <c r="J18" s="147">
         <f>IF(OR(NOT(ISNUMBER(F18)),NOT(ISNUMBER(G18))),"",IF(F18&gt;G18,"▲",IF(F18&lt;G18,"▼","→")))</f>
         <v/>
       </c>
       <c r="K18" s="151" t="n"/>
       <c r="L18" s="151" t="n"/>
       <c r="M18" s="140" t="n"/>
       <c r="N18" s="140" t="n"/>
       <c r="O18" s="149" t="n"/>
       <c r="P18" s="149" t="n"/>
       <c r="Q18" s="136" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
     </row>
     <row r="19" ht="15" customHeight="1" s="132">
       <c r="A19" s="139" t="inlineStr">
         <is>
           <t>0.13</t>
         </is>
       </c>
       <c r="B19" s="140" t="inlineStr">
         <is>
           <t>Général</t>
         </is>
       </c>
       <c r="C19" s="140" t="inlineStr">
         <is>
           <t>Certifications</t>
         </is>
       </c>
       <c r="D19" s="141" t="inlineStr">
         <is>
           <t>Liste des certifications ou labels de durabilité</t>
         </is>
       </c>
       <c r="E19" s="142" t="n"/>
-      <c r="F19" s="149" t="n"/>
-      <c r="G19" s="150" t="n"/>
+      <c r="F19" s="149" t="inlineStr">
+        <is>
+          <t>ISO 9001 (2018), labelisé EcoEntreprise (2024)</t>
+        </is>
+      </c>
+      <c r="G19" s="150" t="inlineStr">
+        <is>
+          <t>ISO 9001 (2018), labelisé EcoEntreprise (2024)</t>
+        </is>
+      </c>
       <c r="H19" s="140">
         <f>IF(OR(NOT(ISNUMBER(F19)),NOT(ISNUMBER(G19))),"",F19-G19)</f>
         <v/>
       </c>
       <c r="I19" s="146">
         <f>IF(OR(NOT(ISNUMBER(F19)),NOT(ISNUMBER(G19)),G19=0),"",(F19-G19)/G19)</f>
         <v/>
       </c>
       <c r="J19" s="147">
         <f>IF(OR(NOT(ISNUMBER(F19)),NOT(ISNUMBER(G19))),"",IF(F19&gt;G19,"▲",IF(F19&lt;G19,"▼","→")))</f>
         <v/>
       </c>
       <c r="K19" s="151" t="n"/>
       <c r="L19" s="151" t="n"/>
       <c r="M19" s="140" t="n"/>
       <c r="N19" s="140" t="n"/>
       <c r="O19" s="149" t="n"/>
       <c r="P19" s="149" t="n"/>
       <c r="Q19" s="136" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
     </row>
     <row r="20" ht="15" customHeight="1" s="132">
       <c r="A20" s="139" t="inlineStr">
         <is>
           <t>0.14</t>
         </is>
       </c>
       <c r="B20" s="140" t="inlineStr">
         <is>
           <t>Général</t>
         </is>
       </c>
       <c r="C20" s="140" t="inlineStr">
         <is>
           <t>Parties prenantes</t>
         </is>
       </c>
       <c r="D20" s="141" t="inlineStr">
         <is>
           <t>Cartographie des parties prenantes internes et externes</t>
         </is>
       </c>
       <c r="E20" s="142" t="n"/>
-      <c r="F20" s="149" t="n"/>
-      <c r="G20" s="150" t="n"/>
+      <c r="F20" s="149" t="inlineStr">
+        <is>
+          <t>Cartographie des parties prenantes établie en 2024 : clients, collaborateurs, fournisseurs, autorités cantonales, communautés locales.</t>
+        </is>
+      </c>
+      <c r="G20" s="150" t="inlineStr">
+        <is>
+          <t>Cartographie des parties prenantes établie en 2024 : clients, collaborateurs, fournisseurs, autorités cantonales, communautés locales.</t>
+        </is>
+      </c>
       <c r="H20" s="140">
         <f>IF(OR(NOT(ISNUMBER(F20)),NOT(ISNUMBER(G20))),"",F20-G20)</f>
         <v/>
       </c>
       <c r="I20" s="146">
         <f>IF(OR(NOT(ISNUMBER(F20)),NOT(ISNUMBER(G20)),G20=0),"",(F20-G20)/G20)</f>
         <v/>
       </c>
       <c r="J20" s="147">
         <f>IF(OR(NOT(ISNUMBER(F20)),NOT(ISNUMBER(G20))),"",IF(F20&gt;G20,"▲",IF(F20&lt;G20,"▼","→")))</f>
         <v/>
       </c>
       <c r="K20" s="151" t="n"/>
       <c r="L20" s="151" t="n"/>
       <c r="M20" s="140" t="n"/>
       <c r="N20" s="140" t="n"/>
       <c r="O20" s="149" t="n"/>
       <c r="P20" s="149" t="n"/>
       <c r="Q20" s="136" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
     </row>
     <row r="21" ht="23.85" customHeight="1" s="132">
       <c r="A21" s="139" t="inlineStr">
         <is>
           <t>0.15</t>
         </is>
       </c>
       <c r="B21" s="140" t="inlineStr">
         <is>
           <t>Général</t>
         </is>
       </c>
       <c r="C21" s="140" t="inlineStr">
         <is>
           <t>Objectifs</t>
         </is>
       </c>
       <c r="D21" s="141" t="inlineStr">
         <is>
           <t>Objectifs de durabilité fixés par l'organisation (description qualitative)</t>
         </is>
       </c>
       <c r="E21" s="142" t="n"/>
-      <c r="F21" s="149" t="n"/>
-      <c r="G21" s="150" t="n"/>
+      <c r="F21" s="149" t="inlineStr">
+        <is>
+          <t>Engagement : réduire les émissions GES de 30% d'ici 2030, atteindre la parité F/H en 2027, viser 100% de fournisseurs durables d'ici 2028.</t>
+        </is>
+      </c>
+      <c r="G21" s="150" t="inlineStr">
+        <is>
+          <t>Engagement : réduire les émissions GES de 30% d'ici 2030, atteindre la parité F/H en 2027, viser 100% de fournisseurs durables d'ici 2028.</t>
+        </is>
+      </c>
       <c r="H21" s="140">
         <f>IF(OR(NOT(ISNUMBER(F21)),NOT(ISNUMBER(G21))),"",F21-G21)</f>
         <v/>
       </c>
       <c r="I21" s="146">
         <f>IF(OR(NOT(ISNUMBER(F21)),NOT(ISNUMBER(G21)),G21=0),"",(F21-G21)/G21)</f>
         <v/>
       </c>
       <c r="J21" s="147">
         <f>IF(OR(NOT(ISNUMBER(F21)),NOT(ISNUMBER(G21))),"",IF(F21&gt;G21,"▲",IF(F21&lt;G21,"▼","→")))</f>
         <v/>
       </c>
       <c r="K21" s="151" t="n"/>
       <c r="L21" s="151" t="n"/>
       <c r="M21" s="140" t="n"/>
       <c r="N21" s="140" t="n"/>
       <c r="O21" s="149" t="n"/>
       <c r="P21" s="149" t="n"/>
       <c r="Q21" s="136" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
     </row>
     <row r="22" ht="15" customHeight="1" s="132">
       <c r="A22" s="139" t="inlineStr">
         <is>
           <t>0.16</t>
         </is>
       </c>
       <c r="B22" s="140" t="inlineStr">
         <is>
           <t>Général</t>
         </is>
       </c>
       <c r="C22" s="140" t="inlineStr">
         <is>
           <t>Responsabilités</t>
         </is>
       </c>
       <c r="D22" s="141" t="inlineStr">
         <is>
           <t>Répartition des responsabilités au sein du personnel</t>
         </is>
       </c>
       <c r="E22" s="142" t="n"/>
-      <c r="F22" s="149" t="n"/>
-      <c r="G22" s="150" t="n"/>
+      <c r="F22" s="149" t="inlineStr">
+        <is>
+          <t>Le directeur RSE coordonne la démarche ; chaque responsable de département contribue à ses indicateurs.</t>
+        </is>
+      </c>
+      <c r="G22" s="150" t="inlineStr">
+        <is>
+          <t>Le directeur RSE coordonne la démarche ; chaque responsable de département contribue à ses indicateurs.</t>
+        </is>
+      </c>
       <c r="H22" s="140">
         <f>IF(OR(NOT(ISNUMBER(F22)),NOT(ISNUMBER(G22))),"",F22-G22)</f>
         <v/>
       </c>
       <c r="I22" s="146">
         <f>IF(OR(NOT(ISNUMBER(F22)),NOT(ISNUMBER(G22)),G22=0),"",(F22-G22)/G22)</f>
         <v/>
       </c>
       <c r="J22" s="147">
         <f>IF(OR(NOT(ISNUMBER(F22)),NOT(ISNUMBER(G22))),"",IF(F22&gt;G22,"▲",IF(F22&lt;G22,"▼","→")))</f>
         <v/>
       </c>
       <c r="K22" s="151" t="n"/>
       <c r="L22" s="151" t="n"/>
       <c r="M22" s="140" t="n"/>
       <c r="N22" s="140" t="n"/>
       <c r="O22" s="149" t="n"/>
       <c r="P22" s="149" t="n"/>
       <c r="Q22" s="136" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
     </row>
     <row r="23" ht="19.5" customHeight="1" s="132">
@@ -2690,93 +2794,103 @@
         </is>
       </c>
     </row>
     <row r="24" ht="15" customHeight="1" s="132">
       <c r="A24" s="131" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="B24" s="131" t="inlineStr">
         <is>
           <t>GOUVERNANCE</t>
         </is>
       </c>
       <c r="C24" s="131" t="inlineStr">
         <is>
           <t>Structure de gouvernance</t>
         </is>
       </c>
       <c r="D24" s="131" t="inlineStr">
         <is>
           <t>Structure de gouvernance — composition de l'organe de gouvernance et de la direction générale (description)</t>
         </is>
       </c>
       <c r="E24" s="131" t="inlineStr"/>
-      <c r="F24" s="247" t="n"/>
-      <c r="G24" s="247" t="n"/>
+      <c r="F24" s="247" t="inlineStr">
+        <is>
+          <t>Conseil d'Administration (5 personnes)</t>
+        </is>
+      </c>
+      <c r="G24" s="247" t="inlineStr">
+        <is>
+          <t>Conseil d'Administration (5 personnes)</t>
+        </is>
+      </c>
       <c r="H24" s="131">
         <f>IF(OR(NOT(ISNUMBER(F24)),NOT(ISNUMBER(G24))),"",F24-G24)</f>
         <v/>
       </c>
       <c r="I24" s="131">
         <f>IF(OR(NOT(ISNUMBER(F24)),NOT(ISNUMBER(G24)),G24=0),"",(F24-G24)/G24)</f>
         <v/>
       </c>
       <c r="J24" s="131">
         <f>IF(OR(NOT(ISNUMBER(F24)),NOT(ISNUMBER(G24))),"",IF(F24&gt;G24,"▲",IF(F24&lt;G24,"▼","→")))</f>
         <v/>
       </c>
     </row>
     <row r="25" ht="15" customHeight="1" s="132">
       <c r="A25" s="139" t="inlineStr">
         <is>
           <t>2.1.1</t>
         </is>
       </c>
       <c r="B25" s="140" t="inlineStr">
         <is>
           <t>GOUVERNANCE</t>
         </is>
       </c>
       <c r="C25" s="140" t="inlineStr">
         <is>
           <t>Diversité de genre</t>
         </is>
       </c>
       <c r="D25" s="141" t="inlineStr">
         <is>
           <t>Organe de gouvernance — femmes</t>
         </is>
       </c>
       <c r="E25" s="142" t="inlineStr">
         <is>
           <t>personnes</t>
         </is>
       </c>
       <c r="F25" s="166" t="n"/>
-      <c r="G25" s="167" t="n"/>
+      <c r="G25" s="167" t="n">
+        <v>2</v>
+      </c>
       <c r="H25" s="168">
         <f>IF(OR(NOT(ISNUMBER(F25)),NOT(ISNUMBER(G25))),"",F25-G25)</f>
         <v/>
       </c>
       <c r="I25" s="146">
         <f>IF(OR(NOT(ISNUMBER(F25)),NOT(ISNUMBER(G25)),G25=0),"",(F25-G25)/G25)</f>
         <v/>
       </c>
       <c r="J25" s="147">
         <f>IF(OR(NOT(ISNUMBER(F25)),NOT(ISNUMBER(G25))),"",IF(F25&gt;G25,"▲",IF(F25&lt;G25,"▼","→")))</f>
         <v/>
       </c>
       <c r="K25" s="169" t="n"/>
       <c r="L25" s="169" t="n"/>
       <c r="M25" s="168" t="n"/>
       <c r="N25" s="168" t="n"/>
       <c r="O25" s="149" t="n"/>
       <c r="P25" s="149" t="n"/>
       <c r="Q25" s="136" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
     </row>
     <row r="26" ht="15" customHeight="1" s="132">
@@ -2784,51 +2898,53 @@
         <is>
           <t>2.1.2</t>
         </is>
       </c>
       <c r="B26" s="140" t="inlineStr">
         <is>
           <t>GOUVERNANCE</t>
         </is>
       </c>
       <c r="C26" s="140" t="inlineStr">
         <is>
           <t>Diversité de genre</t>
         </is>
       </c>
       <c r="D26" s="141" t="inlineStr">
         <is>
           <t>Organe de gouvernance — hommes</t>
         </is>
       </c>
       <c r="E26" s="142" t="inlineStr">
         <is>
           <t>personnes</t>
         </is>
       </c>
       <c r="F26" s="166" t="n"/>
-      <c r="G26" s="167" t="n"/>
+      <c r="G26" s="167" t="n">
+        <v>3</v>
+      </c>
       <c r="H26" s="168">
         <f>IF(OR(NOT(ISNUMBER(F26)),NOT(ISNUMBER(G26))),"",F26-G26)</f>
         <v/>
       </c>
       <c r="I26" s="146">
         <f>IF(OR(NOT(ISNUMBER(F26)),NOT(ISNUMBER(G26)),G26=0),"",(F26-G26)/G26)</f>
         <v/>
       </c>
       <c r="J26" s="147">
         <f>IF(OR(NOT(ISNUMBER(F26)),NOT(ISNUMBER(G26))),"",IF(F26&gt;G26,"▲",IF(F26&lt;G26,"▼","→")))</f>
         <v/>
       </c>
       <c r="K26" s="169" t="n"/>
       <c r="L26" s="169" t="n"/>
       <c r="M26" s="168" t="n"/>
       <c r="N26" s="168" t="n"/>
       <c r="O26" s="149" t="n"/>
       <c r="P26" s="149" t="n"/>
       <c r="Q26" s="136" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
     </row>
     <row r="27" ht="15" customHeight="1" s="132">
@@ -2836,56 +2952,55 @@
         <is>
           <t>2.1</t>
         </is>
       </c>
       <c r="B27" s="140" t="inlineStr">
         <is>
           <t>GOUVERNANCE</t>
         </is>
       </c>
       <c r="C27" s="140" t="inlineStr">
         <is>
           <t>Diversité de genre</t>
         </is>
       </c>
       <c r="D27" s="141" t="inlineStr">
         <is>
           <t>Ratio F/H — organe de gouvernance</t>
         </is>
       </c>
       <c r="E27" s="142" t="inlineStr">
         <is>
           <t>ratio</t>
         </is>
       </c>
       <c r="F27" s="170">
-        <f>IFERROR(F26/F27,"")</f>
-[...4 lines deleted...]
-        <v/>
+        <f>IFERROR(F25/F26,"")</f>
+        <v/>
+      </c>
+      <c r="G27" s="171" t="n">
+        <v>0.6666666666666666</v>
       </c>
       <c r="H27" s="172">
         <f>IF(OR(NOT(ISNUMBER(F27)),NOT(ISNUMBER(G27))),"",F27-G27)</f>
         <v/>
       </c>
       <c r="I27" s="146">
         <f>IF(OR(NOT(ISNUMBER(F27)),NOT(ISNUMBER(G27)),G27=0),"",(F27-G27)/G27)</f>
         <v/>
       </c>
       <c r="J27" s="147">
         <f>IF(OR(NOT(ISNUMBER(F27)),NOT(ISNUMBER(G27))),"",IF(F27&gt;G27,"▲",IF(F27&lt;G27,"▼","→")))</f>
         <v/>
       </c>
       <c r="K27" s="173" t="n"/>
       <c r="L27" s="173" t="n"/>
       <c r="M27" s="172" t="n"/>
       <c r="N27" s="172" t="n"/>
       <c r="O27" s="149" t="n"/>
       <c r="P27" s="149" t="n"/>
       <c r="Q27" s="136" t="inlineStr">
         <is>
           <t>S1</t>
         </is>
       </c>
     </row>
@@ -2894,51 +3009,53 @@
         <is>
           <t>2.2.1</t>
         </is>
       </c>
       <c r="B28" s="140" t="inlineStr">
         <is>
           <t>GOUVERNANCE</t>
         </is>
       </c>
       <c r="C28" s="140" t="inlineStr">
         <is>
           <t>Diversité de genre</t>
         </is>
       </c>
       <c r="D28" s="141" t="inlineStr">
         <is>
           <t>Management — femmes</t>
         </is>
       </c>
       <c r="E28" s="142" t="inlineStr">
         <is>
           <t>personnes</t>
         </is>
       </c>
       <c r="F28" s="166" t="n"/>
-      <c r="G28" s="167" t="n"/>
+      <c r="G28" s="167" t="n">
+        <v>5</v>
+      </c>
       <c r="H28" s="168">
         <f>IF(OR(NOT(ISNUMBER(F28)),NOT(ISNUMBER(G28))),"",F28-G28)</f>
         <v/>
       </c>
       <c r="I28" s="146">
         <f>IF(OR(NOT(ISNUMBER(F28)),NOT(ISNUMBER(G28)),G28=0),"",(F28-G28)/G28)</f>
         <v/>
       </c>
       <c r="J28" s="147">
         <f>IF(OR(NOT(ISNUMBER(F28)),NOT(ISNUMBER(G28))),"",IF(F28&gt;G28,"▲",IF(F28&lt;G28,"▼","→")))</f>
         <v/>
       </c>
       <c r="K28" s="169" t="n"/>
       <c r="L28" s="169" t="n"/>
       <c r="M28" s="168" t="n"/>
       <c r="N28" s="168" t="n"/>
       <c r="O28" s="149" t="n"/>
       <c r="P28" s="149" t="n"/>
       <c r="Q28" s="136" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
     </row>
     <row r="29" ht="15" customHeight="1" s="132">
@@ -2946,51 +3063,53 @@
         <is>
           <t>2.2.2</t>
         </is>
       </c>
       <c r="B29" s="140" t="inlineStr">
         <is>
           <t>GOUVERNANCE</t>
         </is>
       </c>
       <c r="C29" s="140" t="inlineStr">
         <is>
           <t>Diversité de genre</t>
         </is>
       </c>
       <c r="D29" s="141" t="inlineStr">
         <is>
           <t>Management — hommes</t>
         </is>
       </c>
       <c r="E29" s="142" t="inlineStr">
         <is>
           <t>personnes</t>
         </is>
       </c>
       <c r="F29" s="166" t="n"/>
-      <c r="G29" s="167" t="n"/>
+      <c r="G29" s="167" t="n">
+        <v>6</v>
+      </c>
       <c r="H29" s="168">
         <f>IF(OR(NOT(ISNUMBER(F29)),NOT(ISNUMBER(G29))),"",F29-G29)</f>
         <v/>
       </c>
       <c r="I29" s="146">
         <f>IF(OR(NOT(ISNUMBER(F29)),NOT(ISNUMBER(G29)),G29=0),"",(F29-G29)/G29)</f>
         <v/>
       </c>
       <c r="J29" s="147">
         <f>IF(OR(NOT(ISNUMBER(F29)),NOT(ISNUMBER(G29))),"",IF(F29&gt;G29,"▲",IF(F29&lt;G29,"▼","→")))</f>
         <v/>
       </c>
       <c r="K29" s="169" t="n"/>
       <c r="L29" s="169" t="n"/>
       <c r="M29" s="168" t="n"/>
       <c r="N29" s="168" t="n"/>
       <c r="O29" s="149" t="n"/>
       <c r="P29" s="149" t="n"/>
       <c r="Q29" s="136" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
     </row>
     <row r="30" ht="15" customHeight="1" s="132">
@@ -2998,56 +3117,55 @@
         <is>
           <t>2.2</t>
         </is>
       </c>
       <c r="B30" s="140" t="inlineStr">
         <is>
           <t>GOUVERNANCE</t>
         </is>
       </c>
       <c r="C30" s="140" t="inlineStr">
         <is>
           <t>Diversité de genre</t>
         </is>
       </c>
       <c r="D30" s="141" t="inlineStr">
         <is>
           <t>Ratio F/H — management</t>
         </is>
       </c>
       <c r="E30" s="142" t="inlineStr">
         <is>
           <t>ratio</t>
         </is>
       </c>
       <c r="F30" s="170">
-        <f>IFERROR(F29/F30,"")</f>
-[...4 lines deleted...]
-        <v/>
+        <f>IFERROR(F28/F29,"")</f>
+        <v/>
+      </c>
+      <c r="G30" s="171" t="n">
+        <v>0.8333333333333334</v>
       </c>
       <c r="H30" s="172">
         <f>IF(OR(NOT(ISNUMBER(F30)),NOT(ISNUMBER(G30))),"",F30-G30)</f>
         <v/>
       </c>
       <c r="I30" s="146">
         <f>IF(OR(NOT(ISNUMBER(F30)),NOT(ISNUMBER(G30)),G30=0),"",(F30-G30)/G30)</f>
         <v/>
       </c>
       <c r="J30" s="147">
         <f>IF(OR(NOT(ISNUMBER(F30)),NOT(ISNUMBER(G30))),"",IF(F30&gt;G30,"▲",IF(F30&lt;G30,"▼","→")))</f>
         <v/>
       </c>
       <c r="K30" s="173" t="n"/>
       <c r="L30" s="173" t="n"/>
       <c r="M30" s="172" t="n"/>
       <c r="N30" s="172" t="n"/>
       <c r="O30" s="149" t="n"/>
       <c r="P30" s="149" t="n"/>
       <c r="Q30" s="136" t="inlineStr">
         <is>
           <t>S1</t>
         </is>
       </c>
     </row>
@@ -3056,51 +3174,53 @@
         <is>
           <t>2.3.1</t>
         </is>
       </c>
       <c r="B31" s="140" t="inlineStr">
         <is>
           <t>GOUVERNANCE</t>
         </is>
       </c>
       <c r="C31" s="140" t="inlineStr">
         <is>
           <t>Diversité de genre</t>
         </is>
       </c>
       <c r="D31" s="141" t="inlineStr">
         <is>
           <t>Direction générale — femmes</t>
         </is>
       </c>
       <c r="E31" s="142" t="inlineStr">
         <is>
           <t>personnes</t>
         </is>
       </c>
       <c r="F31" s="166" t="n"/>
-      <c r="G31" s="167" t="n"/>
+      <c r="G31" s="167" t="n">
+        <v>1</v>
+      </c>
       <c r="H31" s="168">
         <f>IF(OR(NOT(ISNUMBER(F31)),NOT(ISNUMBER(G31))),"",F31-G31)</f>
         <v/>
       </c>
       <c r="I31" s="146">
         <f>IF(OR(NOT(ISNUMBER(F31)),NOT(ISNUMBER(G31)),G31=0),"",(F31-G31)/G31)</f>
         <v/>
       </c>
       <c r="J31" s="147">
         <f>IF(OR(NOT(ISNUMBER(F31)),NOT(ISNUMBER(G31))),"",IF(F31&gt;G31,"▲",IF(F31&lt;G31,"▼","→")))</f>
         <v/>
       </c>
       <c r="K31" s="169" t="n"/>
       <c r="L31" s="169" t="n"/>
       <c r="M31" s="168" t="n"/>
       <c r="N31" s="168" t="n"/>
       <c r="O31" s="149" t="n"/>
       <c r="P31" s="149" t="n"/>
       <c r="Q31" s="136" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
     </row>
     <row r="32" ht="15" customHeight="1" s="132">
@@ -3108,51 +3228,53 @@
         <is>
           <t>2.3.2</t>
         </is>
       </c>
       <c r="B32" s="140" t="inlineStr">
         <is>
           <t>GOUVERNANCE</t>
         </is>
       </c>
       <c r="C32" s="140" t="inlineStr">
         <is>
           <t>Diversité de genre</t>
         </is>
       </c>
       <c r="D32" s="141" t="inlineStr">
         <is>
           <t>Direction générale — hommes</t>
         </is>
       </c>
       <c r="E32" s="142" t="inlineStr">
         <is>
           <t>personnes</t>
         </is>
       </c>
       <c r="F32" s="166" t="n"/>
-      <c r="G32" s="167" t="n"/>
+      <c r="G32" s="167" t="n">
+        <v>1</v>
+      </c>
       <c r="H32" s="168">
         <f>IF(OR(NOT(ISNUMBER(F32)),NOT(ISNUMBER(G32))),"",F32-G32)</f>
         <v/>
       </c>
       <c r="I32" s="146">
         <f>IF(OR(NOT(ISNUMBER(F32)),NOT(ISNUMBER(G32)),G32=0),"",(F32-G32)/G32)</f>
         <v/>
       </c>
       <c r="J32" s="147">
         <f>IF(OR(NOT(ISNUMBER(F32)),NOT(ISNUMBER(G32))),"",IF(F32&gt;G32,"▲",IF(F32&lt;G32,"▼","→")))</f>
         <v/>
       </c>
       <c r="K32" s="169" t="n"/>
       <c r="L32" s="169" t="n"/>
       <c r="M32" s="168" t="n"/>
       <c r="N32" s="168" t="n"/>
       <c r="O32" s="149" t="n"/>
       <c r="P32" s="149" t="n"/>
       <c r="Q32" s="136" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
     </row>
     <row r="33" ht="15" customHeight="1" s="132">
@@ -3160,105 +3282,112 @@
         <is>
           <t>2.3</t>
         </is>
       </c>
       <c r="B33" s="140" t="inlineStr">
         <is>
           <t>GOUVERNANCE</t>
         </is>
       </c>
       <c r="C33" s="140" t="inlineStr">
         <is>
           <t>Diversité de genre</t>
         </is>
       </c>
       <c r="D33" s="141" t="inlineStr">
         <is>
           <t>Ratio F/H — direction générale</t>
         </is>
       </c>
       <c r="E33" s="142" t="inlineStr">
         <is>
           <t>ratio</t>
         </is>
       </c>
       <c r="F33" s="170">
-        <f>IFERROR(F32/F33,"")</f>
-[...4 lines deleted...]
-        <v/>
+        <f>IFERROR(F31/F32,"")</f>
+        <v/>
+      </c>
+      <c r="G33" s="171" t="n">
+        <v>1</v>
       </c>
       <c r="H33" s="172">
         <f>IF(OR(NOT(ISNUMBER(F33)),NOT(ISNUMBER(G33))),"",F33-G33)</f>
         <v/>
       </c>
       <c r="I33" s="146">
         <f>IF(OR(NOT(ISNUMBER(F33)),NOT(ISNUMBER(G33)),G33=0),"",(F33-G33)/G33)</f>
         <v/>
       </c>
       <c r="J33" s="147">
         <f>IF(OR(NOT(ISNUMBER(F33)),NOT(ISNUMBER(G33))),"",IF(F33&gt;G33,"▲",IF(F33&lt;G33,"▼","→")))</f>
         <v/>
       </c>
       <c r="K33" s="173" t="n"/>
       <c r="L33" s="173" t="n"/>
       <c r="M33" s="172" t="n"/>
       <c r="N33" s="172" t="n"/>
       <c r="O33" s="149" t="n"/>
       <c r="P33" s="149" t="n"/>
       <c r="Q33" s="136" t="inlineStr">
         <is>
           <t>S1</t>
         </is>
       </c>
     </row>
     <row r="34" ht="15" customHeight="1" s="132">
       <c r="A34" s="139" t="inlineStr">
         <is>
           <t>3.1</t>
         </is>
       </c>
       <c r="B34" s="140" t="inlineStr">
         <is>
           <t>GOUVERNANCE</t>
         </is>
       </c>
       <c r="C34" s="140" t="inlineStr">
         <is>
           <t>Politiques et chartes</t>
         </is>
       </c>
       <c r="D34" s="141" t="inlineStr">
         <is>
           <t>Politique / charte — Numérique</t>
         </is>
       </c>
       <c r="E34" s="142" t="n"/>
-      <c r="F34" s="149" t="n"/>
-      <c r="G34" s="150" t="n"/>
+      <c r="F34" s="149" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="G34" s="150" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
       <c r="H34" s="140">
         <f>IF(OR(NOT(ISNUMBER(F34)),NOT(ISNUMBER(G34))),"",F34-G34)</f>
         <v/>
       </c>
       <c r="I34" s="146">
         <f>IF(OR(NOT(ISNUMBER(F34)),NOT(ISNUMBER(G34)),G34=0),"",(F34-G34)/G34)</f>
         <v/>
       </c>
       <c r="J34" s="147">
         <f>IF(OR(NOT(ISNUMBER(F34)),NOT(ISNUMBER(G34))),"",IF(F34&gt;G34,"▲",IF(F34&lt;G34,"▼","→")))</f>
         <v/>
       </c>
       <c r="K34" s="174" t="n"/>
       <c r="L34" s="150" t="n"/>
       <c r="M34" s="140">
         <f>IF(OR(NOT(ISNUMBER(K35)),NOT(ISNUMBER(L35))),"",K35-L35)</f>
         <v/>
       </c>
       <c r="N34" s="140">
         <f>IF(OR(NOT(ISNUMBER(F35)),NOT(ISNUMBER(K35))),"",F35-K35)</f>
         <v/>
       </c>
       <c r="O34" s="149" t="n"/>
       <c r="P34" s="149" t="n"/>
       <c r="Q34" s="136" t="inlineStr">
@@ -3267,52 +3396,60 @@
         </is>
       </c>
     </row>
     <row r="35" ht="15" customHeight="1" s="132">
       <c r="A35" s="139" t="inlineStr">
         <is>
           <t>3.2</t>
         </is>
       </c>
       <c r="B35" s="140" t="inlineStr">
         <is>
           <t>GOUVERNANCE</t>
         </is>
       </c>
       <c r="C35" s="140" t="inlineStr">
         <is>
           <t>Politiques et chartes</t>
         </is>
       </c>
       <c r="D35" s="141" t="inlineStr">
         <is>
           <t>Politique / charte — Fournisseurs / achats durables</t>
         </is>
       </c>
       <c r="E35" s="142" t="n"/>
-      <c r="F35" s="149" t="n"/>
-      <c r="G35" s="150" t="n"/>
+      <c r="F35" s="149" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="G35" s="150" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
       <c r="H35" s="140">
         <f>IF(OR(NOT(ISNUMBER(F35)),NOT(ISNUMBER(G35))),"",F35-G35)</f>
         <v/>
       </c>
       <c r="I35" s="146">
         <f>IF(OR(NOT(ISNUMBER(F35)),NOT(ISNUMBER(G35)),G35=0),"",(F35-G35)/G35)</f>
         <v/>
       </c>
       <c r="J35" s="147">
         <f>IF(OR(NOT(ISNUMBER(F35)),NOT(ISNUMBER(G35))),"",IF(F35&gt;G35,"▲",IF(F35&lt;G35,"▼","→")))</f>
         <v/>
       </c>
       <c r="K35" s="174" t="n"/>
       <c r="L35" s="150" t="n"/>
       <c r="M35" s="140">
         <f>IF(OR(NOT(ISNUMBER(K36)),NOT(ISNUMBER(L36))),"",K36-L36)</f>
         <v/>
       </c>
       <c r="N35" s="140">
         <f>IF(OR(NOT(ISNUMBER(F36)),NOT(ISNUMBER(K36))),"",F36-K36)</f>
         <v/>
       </c>
       <c r="O35" s="149" t="n"/>
       <c r="P35" s="149" t="n"/>
       <c r="Q35" s="136" t="inlineStr">
@@ -3321,52 +3458,60 @@
         </is>
       </c>
     </row>
     <row r="36" ht="15" customHeight="1" s="132">
       <c r="A36" s="139" t="inlineStr">
         <is>
           <t>3.3</t>
         </is>
       </c>
       <c r="B36" s="140" t="inlineStr">
         <is>
           <t>GOUVERNANCE</t>
         </is>
       </c>
       <c r="C36" s="140" t="inlineStr">
         <is>
           <t>Politiques et chartes</t>
         </is>
       </c>
       <c r="D36" s="141" t="inlineStr">
         <is>
           <t>Politique / charte — Droits humains</t>
         </is>
       </c>
       <c r="E36" s="142" t="n"/>
-      <c r="F36" s="149" t="n"/>
-      <c r="G36" s="150" t="n"/>
+      <c r="F36" s="149" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="G36" s="150" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
       <c r="H36" s="140">
         <f>IF(OR(NOT(ISNUMBER(F36)),NOT(ISNUMBER(G36))),"",F36-G36)</f>
         <v/>
       </c>
       <c r="I36" s="146">
         <f>IF(OR(NOT(ISNUMBER(F36)),NOT(ISNUMBER(G36)),G36=0),"",(F36-G36)/G36)</f>
         <v/>
       </c>
       <c r="J36" s="147">
         <f>IF(OR(NOT(ISNUMBER(F36)),NOT(ISNUMBER(G36))),"",IF(F36&gt;G36,"▲",IF(F36&lt;G36,"▼","→")))</f>
         <v/>
       </c>
       <c r="K36" s="174" t="n"/>
       <c r="L36" s="150" t="n"/>
       <c r="M36" s="140">
         <f>IF(OR(NOT(ISNUMBER(K37)),NOT(ISNUMBER(L37))),"",K37-L37)</f>
         <v/>
       </c>
       <c r="N36" s="140">
         <f>IF(OR(NOT(ISNUMBER(F37)),NOT(ISNUMBER(K37))),"",F37-K37)</f>
         <v/>
       </c>
       <c r="O36" s="149" t="n"/>
       <c r="P36" s="149" t="n"/>
       <c r="Q36" s="136" t="inlineStr">
@@ -3375,52 +3520,60 @@
         </is>
       </c>
     </row>
     <row r="37" ht="15" customHeight="1" s="132">
       <c r="A37" s="139" t="inlineStr">
         <is>
           <t>3.4</t>
         </is>
       </c>
       <c r="B37" s="140" t="inlineStr">
         <is>
           <t>GOUVERNANCE</t>
         </is>
       </c>
       <c r="C37" s="140" t="inlineStr">
         <is>
           <t>Politiques et chartes</t>
         </is>
       </c>
       <c r="D37" s="141" t="inlineStr">
         <is>
           <t>Politique / charte — Rémunération</t>
         </is>
       </c>
       <c r="E37" s="142" t="n"/>
-      <c r="F37" s="149" t="n"/>
-      <c r="G37" s="150" t="n"/>
+      <c r="F37" s="149" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="G37" s="150" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
       <c r="H37" s="140">
         <f>IF(OR(NOT(ISNUMBER(F37)),NOT(ISNUMBER(G37))),"",F37-G37)</f>
         <v/>
       </c>
       <c r="I37" s="146">
         <f>IF(OR(NOT(ISNUMBER(F37)),NOT(ISNUMBER(G37)),G37=0),"",(F37-G37)/G37)</f>
         <v/>
       </c>
       <c r="J37" s="147">
         <f>IF(OR(NOT(ISNUMBER(F37)),NOT(ISNUMBER(G37))),"",IF(F37&gt;G37,"▲",IF(F37&lt;G37,"▼","→")))</f>
         <v/>
       </c>
       <c r="K37" s="174" t="n"/>
       <c r="L37" s="150" t="n"/>
       <c r="M37" s="140">
         <f>IF(OR(NOT(ISNUMBER(K38)),NOT(ISNUMBER(L38))),"",K38-L38)</f>
         <v/>
       </c>
       <c r="N37" s="140">
         <f>IF(OR(NOT(ISNUMBER(F38)),NOT(ISNUMBER(K38))),"",F38-K38)</f>
         <v/>
       </c>
       <c r="O37" s="149" t="n"/>
       <c r="P37" s="149" t="n"/>
       <c r="Q37" s="136" t="inlineStr">
@@ -3429,301 +3582,337 @@
         </is>
       </c>
     </row>
     <row r="38" ht="15" customHeight="1" s="132">
       <c r="A38" s="139" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="B38" s="140" t="inlineStr">
         <is>
           <t>GOUVERNANCE</t>
         </is>
       </c>
       <c r="C38" s="140" t="inlineStr">
         <is>
           <t>Engagement de la direction</t>
         </is>
       </c>
       <c r="D38" s="141" t="inlineStr">
         <is>
           <t>Déclaration formelle de la direction sur l'importance de la durabilité</t>
         </is>
       </c>
       <c r="E38" s="142" t="n"/>
-      <c r="F38" s="149" t="n"/>
-      <c r="G38" s="150" t="n"/>
+      <c r="F38" s="149" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="G38" s="150" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
       <c r="H38" s="140">
         <f>IF(OR(NOT(ISNUMBER(F38)),NOT(ISNUMBER(G38))),"",F38-G38)</f>
         <v/>
       </c>
       <c r="I38" s="146">
         <f>IF(OR(NOT(ISNUMBER(F38)),NOT(ISNUMBER(G38)),G38=0),"",(F38-G38)/G38)</f>
         <v/>
       </c>
       <c r="J38" s="147">
         <f>IF(OR(NOT(ISNUMBER(F38)),NOT(ISNUMBER(G38))),"",IF(F38&gt;G38,"▲",IF(F38&lt;G38,"▼","→")))</f>
         <v/>
       </c>
       <c r="K38" s="151" t="n"/>
       <c r="L38" s="151" t="n"/>
       <c r="M38" s="140" t="n"/>
       <c r="N38" s="140" t="n"/>
       <c r="O38" s="149" t="n"/>
       <c r="P38" s="149" t="n"/>
       <c r="Q38" s="136" t="inlineStr">
         <is>
           <t>U</t>
         </is>
       </c>
     </row>
     <row r="39" ht="15" customHeight="1" s="132">
       <c r="A39" s="139" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="B39" s="140" t="inlineStr">
         <is>
           <t>GOUVERNANCE</t>
         </is>
       </c>
       <c r="C39" s="140" t="inlineStr">
         <is>
           <t>Gouvernance responsable</t>
         </is>
       </c>
       <c r="D39" s="141" t="inlineStr">
         <is>
           <t>Implication dans la gouvernance responsable (corruption, conflits d'intérêts, etc.)</t>
         </is>
       </c>
       <c r="E39" s="142" t="n"/>
-      <c r="F39" s="149" t="n"/>
-      <c r="G39" s="150" t="n"/>
+      <c r="F39" s="149" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="G39" s="150" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
       <c r="H39" s="140">
         <f>IF(OR(NOT(ISNUMBER(F39)),NOT(ISNUMBER(G39))),"",F39-G39)</f>
         <v/>
       </c>
       <c r="I39" s="146">
         <f>IF(OR(NOT(ISNUMBER(F39)),NOT(ISNUMBER(G39)),G39=0),"",(F39-G39)/G39)</f>
         <v/>
       </c>
       <c r="J39" s="147">
         <f>IF(OR(NOT(ISNUMBER(F39)),NOT(ISNUMBER(G39))),"",IF(F39&gt;G39,"▲",IF(F39&lt;G39,"▼","→")))</f>
         <v/>
       </c>
       <c r="K39" s="151" t="n"/>
       <c r="L39" s="151" t="n"/>
       <c r="M39" s="140" t="n"/>
       <c r="N39" s="140" t="n"/>
       <c r="O39" s="149" t="n"/>
       <c r="P39" s="149" t="n"/>
       <c r="Q39" s="136" t="inlineStr">
         <is>
           <t>U</t>
         </is>
       </c>
     </row>
     <row r="40" ht="15" customHeight="1" s="132">
       <c r="A40" s="139" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
       <c r="B40" s="140" t="inlineStr">
         <is>
           <t>GOUVERNANCE</t>
         </is>
       </c>
       <c r="C40" s="140" t="inlineStr">
         <is>
           <t>Stratégie de durabilité</t>
         </is>
       </c>
       <c r="D40" s="141" t="inlineStr">
         <is>
           <t>Implication de l'organe de gouvernance dans la stratégie de développement durable</t>
         </is>
       </c>
       <c r="E40" s="142" t="n"/>
-      <c r="F40" s="149" t="n"/>
-      <c r="G40" s="150" t="n"/>
+      <c r="F40" s="149" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="G40" s="150" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
       <c r="H40" s="140">
         <f>IF(OR(NOT(ISNUMBER(F40)),NOT(ISNUMBER(G40))),"",F40-G40)</f>
         <v/>
       </c>
       <c r="I40" s="146">
         <f>IF(OR(NOT(ISNUMBER(F40)),NOT(ISNUMBER(G40)),G40=0),"",(F40-G40)/G40)</f>
         <v/>
       </c>
       <c r="J40" s="147">
         <f>IF(OR(NOT(ISNUMBER(F40)),NOT(ISNUMBER(G40))),"",IF(F40&gt;G40,"▲",IF(F40&lt;G40,"▼","→")))</f>
         <v/>
       </c>
       <c r="K40" s="151" t="n"/>
       <c r="L40" s="151" t="n"/>
       <c r="M40" s="140" t="n"/>
       <c r="N40" s="140" t="n"/>
       <c r="O40" s="149" t="n"/>
       <c r="P40" s="149" t="n"/>
       <c r="Q40" s="136" t="inlineStr">
         <is>
           <t>U</t>
         </is>
       </c>
     </row>
     <row r="41" ht="23.85" customHeight="1" s="132">
       <c r="A41" s="139" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="B41" s="140" t="inlineStr">
         <is>
           <t>GOUVERNANCE</t>
         </is>
       </c>
       <c r="C41" s="140" t="inlineStr">
         <is>
           <t>Intégration ESG</t>
         </is>
       </c>
       <c r="D41" s="141" t="inlineStr">
         <is>
           <t>Intégration des critères ESG dans la prise de décision (description)</t>
         </is>
       </c>
       <c r="E41" s="142" t="n"/>
-      <c r="F41" s="149" t="n"/>
-      <c r="G41" s="150" t="n"/>
+      <c r="F41" s="149" t="inlineStr">
+        <is>
+          <t>Critères ESG intégrés dans les décisions d'investissement et de partenariat.</t>
+        </is>
+      </c>
+      <c r="G41" s="150" t="inlineStr">
+        <is>
+          <t>Critères ESG intégrés dans les décisions d'investissement et de partenariat.</t>
+        </is>
+      </c>
       <c r="H41" s="140">
         <f>IF(OR(NOT(ISNUMBER(F41)),NOT(ISNUMBER(G41))),"",F41-G41)</f>
         <v/>
       </c>
       <c r="I41" s="146">
         <f>IF(OR(NOT(ISNUMBER(F41)),NOT(ISNUMBER(G41)),G41=0),"",(F41-G41)/G41)</f>
         <v/>
       </c>
       <c r="J41" s="147">
         <f>IF(OR(NOT(ISNUMBER(F41)),NOT(ISNUMBER(G41))),"",IF(F41&gt;G41,"▲",IF(F41&lt;G41,"▼","→")))</f>
         <v/>
       </c>
       <c r="K41" s="151" t="n"/>
       <c r="L41" s="151" t="n"/>
       <c r="M41" s="140" t="n"/>
       <c r="N41" s="140" t="n"/>
       <c r="O41" s="149" t="n"/>
       <c r="P41" s="149" t="n"/>
       <c r="Q41" s="136" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
     </row>
     <row r="42" ht="23.85" customHeight="1" s="132">
       <c r="A42" s="139" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
       <c r="B42" s="140" t="inlineStr">
         <is>
           <t>GOUVERNANCE</t>
         </is>
       </c>
       <c r="C42" s="140" t="inlineStr">
         <is>
           <t>Suivi ESG</t>
         </is>
       </c>
       <c r="D42" s="141" t="inlineStr">
         <is>
           <t>L'organe de gouvernance examine la performance ESG au moins une fois par an</t>
         </is>
       </c>
       <c r="E42" s="142" t="n"/>
-      <c r="F42" s="149" t="n"/>
-      <c r="G42" s="150" t="n"/>
+      <c r="F42" s="149" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="G42" s="150" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
       <c r="H42" s="140">
         <f>IF(OR(NOT(ISNUMBER(F42)),NOT(ISNUMBER(G42))),"",F42-G42)</f>
         <v/>
       </c>
       <c r="I42" s="146">
         <f>IF(OR(NOT(ISNUMBER(F42)),NOT(ISNUMBER(G42)),G42=0),"",(F42-G42)/G42)</f>
         <v/>
       </c>
       <c r="J42" s="147">
         <f>IF(OR(NOT(ISNUMBER(F42)),NOT(ISNUMBER(G42))),"",IF(F42&gt;G42,"▲",IF(F42&lt;G42,"▼","→")))</f>
         <v/>
       </c>
       <c r="K42" s="151" t="n"/>
       <c r="L42" s="151" t="n"/>
       <c r="M42" s="140" t="n"/>
       <c r="N42" s="140" t="n"/>
       <c r="O42" s="149" t="n"/>
       <c r="P42" s="149" t="n"/>
       <c r="Q42" s="136" t="inlineStr">
         <is>
           <t>U</t>
         </is>
       </c>
     </row>
     <row r="43" ht="23.85" customHeight="1" s="132">
       <c r="A43" s="139" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="B43" s="140" t="inlineStr">
         <is>
           <t>GOUVERNANCE</t>
         </is>
       </c>
       <c r="C43" s="140" t="inlineStr">
         <is>
           <t>Achats durables</t>
         </is>
       </c>
       <c r="D43" s="141" t="inlineStr">
         <is>
           <t>Part (%) des achats réalisés auprès de fournisseurs durables</t>
         </is>
       </c>
       <c r="E43" s="142" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
-      <c r="F43" s="175">
-[...5 lines deleted...]
-        <v/>
+      <c r="F43" s="175" t="n"/>
+      <c r="G43" s="176" t="n">
+        <v>0.12</v>
       </c>
       <c r="H43" s="146">
         <f>IF(OR(NOT(ISNUMBER(F43)),NOT(ISNUMBER(G43))),"",F43-G43)</f>
         <v/>
       </c>
       <c r="I43" s="146">
         <f>IF(OR(NOT(ISNUMBER(F43)),NOT(ISNUMBER(G43)),G43=0),"",(F43-G43)/G43)</f>
         <v/>
       </c>
       <c r="J43" s="147">
         <f>IF(OR(NOT(ISNUMBER(F43)),NOT(ISNUMBER(G43))),"",IF(F43&gt;G43,"▲",IF(F43&lt;G43,"▼","→")))</f>
         <v/>
       </c>
       <c r="K43" s="177" t="n"/>
       <c r="L43" s="178" t="n"/>
       <c r="M43" s="146">
         <f>IF(OR(NOT(ISNUMBER(K48)),NOT(ISNUMBER(L48))),"",K48-L48)</f>
         <v/>
       </c>
       <c r="N43" s="146">
         <f>IF(OR(NOT(ISNUMBER(F48)),NOT(ISNUMBER(K48))),"",F48-K48)</f>
         <v/>
       </c>
       <c r="O43" s="149" t="n"/>
       <c r="P43" s="149" t="n"/>
@@ -3733,52 +3922,60 @@
         </is>
       </c>
     </row>
     <row r="44" ht="23.85" customHeight="1" s="132">
       <c r="A44" s="139" t="inlineStr">
         <is>
           <t>10.1</t>
         </is>
       </c>
       <c r="B44" s="140" t="inlineStr">
         <is>
           <t>GOUVERNANCE</t>
         </is>
       </c>
       <c r="C44" s="140" t="inlineStr">
         <is>
           <t>Numérique responsable</t>
         </is>
       </c>
       <c r="D44" s="141" t="inlineStr">
         <is>
           <t>Stratégie du numérique responsable développée (description : localisation des données, empreinte, éthique…)</t>
         </is>
       </c>
       <c r="E44" s="142" t="inlineStr"/>
-      <c r="F44" s="248" t="n"/>
-      <c r="G44" s="248" t="n"/>
+      <c r="F44" s="248" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="G44" s="248" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
       <c r="H44" s="146">
         <f>IF(OR(NOT(ISNUMBER(F44)),NOT(ISNUMBER(G44))),"",F44-G44)</f>
         <v/>
       </c>
       <c r="I44" s="146">
         <f>IF(OR(NOT(ISNUMBER(F44)),NOT(ISNUMBER(G44)),G44=0),"",(F44-G44)/G44)</f>
         <v/>
       </c>
       <c r="J44" s="147">
         <f>IF(OR(NOT(ISNUMBER(F44)),NOT(ISNUMBER(G44))),"",IF(F44&gt;G44,"▲",IF(F44&lt;G44,"▼","→")))</f>
         <v/>
       </c>
       <c r="K44" s="177" t="n"/>
       <c r="L44" s="178" t="n"/>
       <c r="M44" s="146">
         <f>IF(OR(NOT(ISNUMBER(K52)),NOT(ISNUMBER(L52))),"",K52-L52)</f>
         <v/>
       </c>
       <c r="N44" s="146">
         <f>IF(OR(NOT(ISNUMBER(F52)),NOT(ISNUMBER(K52))),"",F52-K52)</f>
         <v/>
       </c>
       <c r="O44" s="149" t="n"/>
       <c r="P44" s="149" t="n"/>
       <c r="Q44" s="136" t="inlineStr">
@@ -3787,153 +3984,167 @@
         </is>
       </c>
     </row>
     <row r="45" ht="23.85" customHeight="1" s="132">
       <c r="A45" s="131" t="inlineStr">
         <is>
           <t>10.2</t>
         </is>
       </c>
       <c r="B45" s="131" t="inlineStr">
         <is>
           <t>GOUVERNANCE</t>
         </is>
       </c>
       <c r="C45" s="131" t="inlineStr">
         <is>
           <t>Numérique responsable</t>
         </is>
       </c>
       <c r="D45" s="131" t="inlineStr">
         <is>
           <t>Adhésion INR ou certification / label Numérique Responsable</t>
         </is>
       </c>
       <c r="E45" s="131" t="inlineStr"/>
-      <c r="F45" s="247" t="n"/>
-      <c r="G45" s="247" t="n"/>
+      <c r="F45" s="247" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="G45" s="247" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
       <c r="H45" s="131">
         <f>IF(OR(NOT(ISNUMBER(F45)),NOT(ISNUMBER(G45))),"",F45-G45)</f>
         <v/>
       </c>
       <c r="I45" s="131">
         <f>IF(OR(NOT(ISNUMBER(F45)),NOT(ISNUMBER(G45)),G45=0),"",(F45-G45)/G45)</f>
         <v/>
       </c>
       <c r="J45" s="131">
         <f>IF(OR(NOT(ISNUMBER(F45)),NOT(ISNUMBER(G45))),"",IF(F45&gt;G45,"▲",IF(F45&lt;G45,"▼","→")))</f>
         <v/>
       </c>
     </row>
     <row r="46" ht="15" customHeight="1" s="132">
       <c r="A46" s="179" t="inlineStr">
         <is>
           <t>SOCIAL</t>
         </is>
       </c>
     </row>
     <row r="47" ht="15" customHeight="1" s="132">
       <c r="A47" s="139" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="B47" s="140" t="inlineStr">
         <is>
           <t>SOCIAL</t>
         </is>
       </c>
       <c r="C47" s="140" t="inlineStr">
         <is>
           <t>Conditions de travail</t>
         </is>
       </c>
       <c r="D47" s="141" t="inlineStr">
         <is>
           <t>Mesures et dispositifs en matière de bien-être et protection sociale (description)</t>
         </is>
       </c>
       <c r="E47" s="142" t="n"/>
-      <c r="F47" s="149" t="n"/>
-      <c r="G47" s="150" t="n"/>
+      <c r="F47" s="149" t="inlineStr">
+        <is>
+          <t>Congé maternité 14 semaines, paternité 4 semaines, prévoyance 2e pilier au-dessus du minimum LPP, télétravail 2 jours/semaine.</t>
+        </is>
+      </c>
+      <c r="G47" s="150" t="inlineStr">
+        <is>
+          <t>Congé maternité 14 semaines, paternité 4 semaines, prévoyance 2e pilier au-dessus du minimum LPP, télétravail 2 jours/semaine.</t>
+        </is>
+      </c>
       <c r="H47" s="140">
         <f>IF(OR(NOT(ISNUMBER(F47)),NOT(ISNUMBER(G47))),"",F47-G47)</f>
         <v/>
       </c>
       <c r="I47" s="146">
         <f>IF(OR(NOT(ISNUMBER(F47)),NOT(ISNUMBER(G47)),G47=0),"",(F47-G47)/G47)</f>
         <v/>
       </c>
       <c r="J47" s="147">
         <f>IF(OR(NOT(ISNUMBER(F47)),NOT(ISNUMBER(G47))),"",IF(F47&gt;G47,"▲",IF(F47&lt;G47,"▼","→")))</f>
         <v/>
       </c>
       <c r="K47" s="151" t="n"/>
       <c r="L47" s="151" t="n"/>
       <c r="M47" s="140" t="n"/>
       <c r="N47" s="140" t="n"/>
       <c r="O47" s="149" t="n"/>
       <c r="P47" s="149" t="n"/>
       <c r="Q47" s="136" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
     </row>
     <row r="48" ht="23.85" customHeight="1" s="132">
       <c r="A48" s="139" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="B48" s="140" t="inlineStr">
         <is>
           <t>SOCIAL</t>
         </is>
       </c>
       <c r="C48" s="140" t="inlineStr">
         <is>
           <t>Satisfaction du personnel</t>
         </is>
       </c>
       <c r="D48" s="141" t="inlineStr">
         <is>
           <t>Taux de satisfaction des collaborateurs</t>
         </is>
       </c>
       <c r="E48" s="142" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
-      <c r="F48" s="175">
-[...5 lines deleted...]
-        <v/>
+      <c r="F48" s="175" t="n"/>
+      <c r="G48" s="176" t="inlineStr">
+        <is>
+          <t>Enquête annuelle anonyme : 85% taux de réponse, 4.2/5 satisfaction moyenne.</t>
+        </is>
       </c>
       <c r="H48" s="146">
         <f>IF(OR(NOT(ISNUMBER(F48)),NOT(ISNUMBER(G48))),"",F48-G48)</f>
         <v/>
       </c>
       <c r="I48" s="146">
         <f>IF(OR(NOT(ISNUMBER(F48)),NOT(ISNUMBER(G48)),G48=0),"",(F48-G48)/G48)</f>
         <v/>
       </c>
       <c r="J48" s="147">
         <f>IF(OR(NOT(ISNUMBER(F48)),NOT(ISNUMBER(G48))),"",IF(F48&gt;G48,"▲",IF(F48&lt;G48,"▼","→")))</f>
         <v/>
       </c>
       <c r="K48" s="177" t="n"/>
       <c r="L48" s="178" t="n"/>
       <c r="M48" s="146">
         <f>IF(OR(NOT(ISNUMBER(K57)),NOT(ISNUMBER(L57))),"",K57-L57)</f>
         <v/>
       </c>
       <c r="N48" s="146">
         <f>IF(OR(NOT(ISNUMBER(F57)),NOT(ISNUMBER(K57))),"",F57-K57)</f>
         <v/>
       </c>
       <c r="O48" s="149" t="n"/>
       <c r="P48" s="149" t="n"/>
@@ -3943,430 +4154,460 @@
         </is>
       </c>
     </row>
     <row r="49" ht="15" customHeight="1" s="132">
       <c r="A49" s="139" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
       <c r="B49" s="140" t="inlineStr">
         <is>
           <t>SOCIAL</t>
         </is>
       </c>
       <c r="C49" s="140" t="inlineStr">
         <is>
           <t>Ancienneté</t>
         </is>
       </c>
       <c r="D49" s="141" t="inlineStr">
         <is>
           <t>Répartition selon l'ancienneté (voir feuille « Personnel »)</t>
         </is>
       </c>
       <c r="E49" s="142" t="n"/>
-      <c r="F49" s="164">
-[...3 lines deleted...]
-      <c r="G49" s="150" t="n"/>
+      <c r="F49" s="164" t="inlineStr">
+        <is>
+          <t>&lt; 5 ans: 16 (37%); 5-10 ans: 10 (23%); 11-15 ans: 7 (16%); 16-20 ans: 4 (9%); 21-25 ans: 3 (7%); 26-30 ans: 2 (5%); 31-40 ans: 1 (2%)</t>
+        </is>
+      </c>
+      <c r="G49" s="150" t="inlineStr">
+        <is>
+          <t>&lt; 5 ans: 16 (37%); 5-10 ans: 10 (23%); 11-15 ans: 7 (16%); 16-20 ans: 4 (9%); 21-25 ans: 3 (7%); 26-30 ans: 2 (5%); 31-40 ans: 1 (2%)</t>
+        </is>
+      </c>
       <c r="H49" s="140">
         <f>IF(OR(NOT(ISNUMBER(F49)),NOT(ISNUMBER(G49))),"",F49-G49)</f>
         <v/>
       </c>
       <c r="I49" s="146">
         <f>IF(OR(NOT(ISNUMBER(F49)),NOT(ISNUMBER(G49)),G49=0),"",(F49-G49)/G49)</f>
         <v/>
       </c>
       <c r="J49" s="147">
         <f>IF(OR(NOT(ISNUMBER(F49)),NOT(ISNUMBER(G49))),"",IF(F49&gt;G49,"▲",IF(F49&lt;G49,"▼","→")))</f>
         <v/>
       </c>
       <c r="K49" s="151" t="n"/>
       <c r="L49" s="151" t="n"/>
       <c r="M49" s="140" t="n"/>
       <c r="N49" s="140" t="n"/>
       <c r="O49" s="149" t="n"/>
       <c r="P49" s="149" t="n"/>
       <c r="Q49" s="136" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
     </row>
     <row r="50" ht="15" customHeight="1" s="132">
       <c r="A50" s="139" t="inlineStr">
         <is>
           <t>14.1</t>
         </is>
       </c>
       <c r="B50" s="140" t="inlineStr">
         <is>
           <t>SOCIAL</t>
         </is>
       </c>
       <c r="C50" s="140" t="inlineStr">
         <is>
           <t>Rotation du personnel</t>
         </is>
       </c>
       <c r="D50" s="141" t="inlineStr">
         <is>
           <t>Nombre de départs sur la période</t>
         </is>
       </c>
       <c r="E50" s="142" t="inlineStr">
         <is>
           <t>personnes</t>
         </is>
       </c>
-      <c r="F50" s="166" t="n"/>
-      <c r="G50" s="167" t="n"/>
+      <c r="F50" s="166" t="n">
+        <v>1</v>
+      </c>
+      <c r="G50" s="167" t="n">
+        <v>1</v>
+      </c>
       <c r="H50" s="168">
         <f>IF(OR(NOT(ISNUMBER(F50)),NOT(ISNUMBER(G50))),"",F50-G50)</f>
         <v/>
       </c>
       <c r="I50" s="146">
         <f>IF(OR(NOT(ISNUMBER(F50)),NOT(ISNUMBER(G50)),G50=0),"",(F50-G50)/G50)</f>
         <v/>
       </c>
       <c r="J50" s="147">
         <f>IF(OR(NOT(ISNUMBER(F50)),NOT(ISNUMBER(G50))),"",IF(F50&gt;G50,"▲",IF(F50&lt;G50,"▼","→")))</f>
         <v/>
       </c>
       <c r="K50" s="169" t="n"/>
       <c r="L50" s="169" t="n"/>
       <c r="M50" s="168" t="n"/>
       <c r="N50" s="168" t="n"/>
       <c r="O50" s="149" t="n"/>
       <c r="P50" s="149" t="n"/>
       <c r="Q50" s="136" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
     </row>
     <row r="51" ht="15" customHeight="1" s="132">
       <c r="A51" s="139" t="inlineStr">
         <is>
           <t>14.2</t>
         </is>
       </c>
       <c r="B51" s="140" t="inlineStr">
         <is>
           <t>SOCIAL</t>
         </is>
       </c>
       <c r="C51" s="140" t="inlineStr">
         <is>
           <t>Rotation du personnel</t>
         </is>
       </c>
       <c r="D51" s="141" t="inlineStr">
         <is>
           <t>Effectif moyen ETP sur la période</t>
         </is>
       </c>
       <c r="E51" s="142" t="inlineStr">
         <is>
           <t>ETP</t>
         </is>
       </c>
-      <c r="F51" s="180" t="n"/>
-      <c r="G51" s="161" t="n"/>
+      <c r="F51" s="180" t="n">
+        <v>40</v>
+      </c>
+      <c r="G51" s="161" t="n">
+        <v>40</v>
+      </c>
       <c r="H51" s="162">
         <f>IF(OR(NOT(ISNUMBER(F51)),NOT(ISNUMBER(G51))),"",F51-G51)</f>
         <v/>
       </c>
       <c r="I51" s="146">
         <f>IF(OR(NOT(ISNUMBER(F51)),NOT(ISNUMBER(G51)),G51=0),"",(F51-G51)/G51)</f>
         <v/>
       </c>
       <c r="J51" s="147">
         <f>IF(OR(NOT(ISNUMBER(F51)),NOT(ISNUMBER(G51))),"",IF(F51&gt;G51,"▲",IF(F51&lt;G51,"▼","→")))</f>
         <v/>
       </c>
       <c r="K51" s="163" t="n"/>
       <c r="L51" s="163" t="n"/>
       <c r="M51" s="162" t="n"/>
       <c r="N51" s="162" t="n"/>
       <c r="O51" s="149" t="n"/>
       <c r="P51" s="149" t="n"/>
       <c r="Q51" s="136" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
     </row>
     <row r="52" ht="15" customHeight="1" s="132">
       <c r="A52" s="139" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="B52" s="140" t="inlineStr">
         <is>
           <t>SOCIAL</t>
         </is>
       </c>
       <c r="C52" s="140" t="inlineStr">
         <is>
           <t>Rotation du personnel</t>
         </is>
       </c>
       <c r="D52" s="141" t="inlineStr">
         <is>
           <t>Taux de rotation du personnel</t>
         </is>
       </c>
       <c r="E52" s="142" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
-      <c r="F52" s="175">
-[...5 lines deleted...]
-        <v/>
+      <c r="F52" s="175" t="n">
+        <v>0.025</v>
+      </c>
+      <c r="G52" s="176" t="n">
+        <v>0.025</v>
       </c>
       <c r="H52" s="146">
         <f>IF(OR(NOT(ISNUMBER(F52)),NOT(ISNUMBER(G52))),"",F52-G52)</f>
         <v/>
       </c>
       <c r="I52" s="146">
         <f>IF(OR(NOT(ISNUMBER(F52)),NOT(ISNUMBER(G52)),G52=0),"",(F52-G52)/G52)</f>
         <v/>
       </c>
       <c r="J52" s="147">
         <f>IF(OR(NOT(ISNUMBER(F52)),NOT(ISNUMBER(G52))),"",IF(F52&gt;G52,"▲",IF(F52&lt;G52,"▼","→")))</f>
         <v/>
       </c>
       <c r="K52" s="177" t="n"/>
-      <c r="L52" s="178" t="n"/>
+      <c r="L52" s="178" t="n">
+        <v>0.1</v>
+      </c>
       <c r="M52" s="146">
         <f>IF(OR(NOT(ISNUMBER(K61)),NOT(ISNUMBER(L61))),"",K61-L61)</f>
         <v/>
       </c>
       <c r="N52" s="146">
         <f>IF(OR(NOT(ISNUMBER(F61)),NOT(ISNUMBER(K61))),"",F61-K61)</f>
         <v/>
       </c>
       <c r="O52" s="149" t="n"/>
       <c r="P52" s="149" t="n"/>
       <c r="Q52" s="136" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
     </row>
     <row r="53" ht="19.5" customHeight="1" s="132">
       <c r="A53" s="139" t="inlineStr">
         <is>
           <t>14.3</t>
         </is>
       </c>
+      <c r="F53" t="inlineStr">
+        <is>
+          <t>Hommes: 1; ≥ 50 ans: 1; Suisse: 1</t>
+        </is>
+      </c>
+      <c r="G53" t="inlineStr">
+        <is>
+          <t>Hommes: 1; ≥ 50 ans: 1; Suisse: 1</t>
+        </is>
+      </c>
       <c r="Q53" s="136" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
     </row>
     <row r="54" ht="23.85" customHeight="1" s="132">
       <c r="A54" s="139" t="inlineStr">
         <is>
           <t>15.1</t>
         </is>
       </c>
       <c r="B54" s="140" t="inlineStr">
         <is>
           <t>SOCIAL</t>
         </is>
       </c>
       <c r="C54" s="140" t="inlineStr">
         <is>
           <t>Santé et sécurité</t>
         </is>
       </c>
       <c r="D54" s="141" t="inlineStr">
         <is>
           <t>Nombre total de jours d'absence</t>
         </is>
       </c>
       <c r="E54" s="142" t="inlineStr">
         <is>
           <t>jours</t>
         </is>
       </c>
       <c r="F54" s="181" t="n"/>
-      <c r="G54" s="182" t="n"/>
+      <c r="G54" s="182" t="n">
+        <v>220</v>
+      </c>
       <c r="H54" s="183">
         <f>IF(OR(NOT(ISNUMBER(F54)),NOT(ISNUMBER(G54))),"",F54-G54)</f>
         <v/>
       </c>
       <c r="I54" s="146">
         <f>IF(OR(NOT(ISNUMBER(F54)),NOT(ISNUMBER(G54)),G54=0),"",(F54-G54)/G54)</f>
         <v/>
       </c>
       <c r="J54" s="147">
         <f>IF(OR(NOT(ISNUMBER(F54)),NOT(ISNUMBER(G54))),"",IF(F54&gt;G54,"▲",IF(F54&lt;G54,"▼","→")))</f>
         <v/>
       </c>
       <c r="K54" s="184" t="n"/>
       <c r="L54" s="184" t="n"/>
       <c r="M54" s="183" t="n"/>
       <c r="N54" s="183" t="n"/>
       <c r="O54" s="149" t="n"/>
       <c r="P54" s="149" t="n"/>
       <c r="Q54" s="136" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
     </row>
     <row r="55" ht="15" customHeight="1" s="132">
       <c r="A55" s="139" t="inlineStr">
         <is>
           <t>15.2</t>
         </is>
       </c>
       <c r="B55" s="235" t="n"/>
       <c r="C55" s="235" t="n"/>
       <c r="D55" s="235" t="n"/>
       <c r="E55" s="235" t="n"/>
       <c r="F55" s="235" t="n"/>
-      <c r="G55" s="235" t="n"/>
+      <c r="G55" s="235" t="n">
+        <v>11250</v>
+      </c>
       <c r="H55" s="235" t="n"/>
       <c r="I55" s="235" t="n"/>
       <c r="J55" s="235" t="n"/>
       <c r="K55" s="235" t="n"/>
       <c r="L55" s="235" t="n"/>
       <c r="M55" s="235" t="n"/>
       <c r="N55" s="235" t="n"/>
       <c r="O55" s="235" t="n"/>
       <c r="P55" s="236" t="n"/>
       <c r="Q55" s="136" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
     </row>
     <row r="56" ht="15" customHeight="1" s="132">
       <c r="A56" s="139" t="inlineStr">
         <is>
           <t>15</t>
         </is>
       </c>
       <c r="B56" s="140" t="inlineStr">
         <is>
           <t>SOCIAL</t>
         </is>
       </c>
       <c r="C56" s="140" t="inlineStr">
         <is>
           <t>Santé et sécurité</t>
         </is>
       </c>
       <c r="D56" s="141" t="inlineStr">
         <is>
           <t>Taux d'absentéisme</t>
         </is>
       </c>
       <c r="E56" s="142" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="F56" s="175">
-        <f>IFERROR(F63/F64,"")</f>
-[...4 lines deleted...]
-        <v/>
+        <f>IFERROR(F54/F55,"")</f>
+        <v/>
+      </c>
+      <c r="G56" s="176" t="n">
+        <v>0.01955555555555556</v>
       </c>
       <c r="H56" s="146">
         <f>IF(OR(NOT(ISNUMBER(F56)),NOT(ISNUMBER(G56))),"",F56-G56)</f>
         <v/>
       </c>
       <c r="I56" s="146">
         <f>IF(OR(NOT(ISNUMBER(F56)),NOT(ISNUMBER(G56)),G56=0),"",(F56-G56)/G56)</f>
         <v/>
       </c>
       <c r="J56" s="147">
         <f>IF(OR(NOT(ISNUMBER(F56)),NOT(ISNUMBER(G56))),"",IF(F56&gt;G56,"▲",IF(F56&lt;G56,"▼","→")))</f>
         <v/>
       </c>
       <c r="K56" s="177" t="n"/>
-      <c r="L56" s="178" t="n"/>
+      <c r="L56" s="178" t="n">
+        <v>0.018</v>
+      </c>
       <c r="M56" s="146">
         <f>IF(OR(NOT(ISNUMBER(K65)),NOT(ISNUMBER(L65))),"",K65-L65)</f>
         <v/>
       </c>
       <c r="N56" s="146">
         <f>IF(OR(NOT(ISNUMBER(F65)),NOT(ISNUMBER(K65))),"",F65-K65)</f>
         <v/>
       </c>
       <c r="O56" s="149" t="n"/>
       <c r="P56" s="149" t="n"/>
       <c r="Q56" s="136" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
     </row>
     <row r="57" ht="15" customHeight="1" s="132">
       <c r="A57" s="139" t="inlineStr">
         <is>
           <t>15.3.1</t>
         </is>
       </c>
       <c r="B57" s="140" t="inlineStr">
         <is>
           <t>SOCIAL</t>
         </is>
       </c>
       <c r="C57" s="140" t="inlineStr">
         <is>
           <t>Santé et sécurité</t>
         </is>
       </c>
       <c r="D57" s="141" t="inlineStr">
         <is>
           <t>Jours d'absence pour maladie</t>
         </is>
       </c>
       <c r="E57" s="142" t="inlineStr">
         <is>
           <t>jours</t>
         </is>
       </c>
       <c r="F57" s="181" t="n"/>
-      <c r="G57" s="182" t="n"/>
+      <c r="G57" s="182" t="n">
+        <v>180</v>
+      </c>
       <c r="H57" s="183">
         <f>IF(OR(NOT(ISNUMBER(F57)),NOT(ISNUMBER(G57))),"",F57-G57)</f>
         <v/>
       </c>
       <c r="I57" s="146">
         <f>IF(OR(NOT(ISNUMBER(F57)),NOT(ISNUMBER(G57)),G57=0),"",(F57-G57)/G57)</f>
         <v/>
       </c>
       <c r="J57" s="147">
         <f>IF(OR(NOT(ISNUMBER(F57)),NOT(ISNUMBER(G57))),"",IF(F57&gt;G57,"▲",IF(F57&lt;G57,"▼","→")))</f>
         <v/>
       </c>
       <c r="K57" s="184" t="n"/>
       <c r="L57" s="184" t="n"/>
       <c r="M57" s="183" t="n"/>
       <c r="N57" s="183" t="n"/>
       <c r="O57" s="149" t="n"/>
       <c r="P57" s="149" t="n"/>
       <c r="Q57" s="136" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
     </row>
     <row r="58" ht="15" customHeight="1" s="132">
@@ -4374,56 +4615,55 @@
         <is>
           <t>15.3</t>
         </is>
       </c>
       <c r="B58" s="140" t="inlineStr">
         <is>
           <t>SOCIAL</t>
         </is>
       </c>
       <c r="C58" s="140" t="inlineStr">
         <is>
           <t>Santé et sécurité</t>
         </is>
       </c>
       <c r="D58" s="141" t="inlineStr">
         <is>
           <t>Part liée à la maladie</t>
         </is>
       </c>
       <c r="E58" s="142" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="F58" s="175">
-        <f>IFERROR(F66/F63,"")</f>
-[...4 lines deleted...]
-        <v/>
+        <f>IFERROR(F57/F54,"")</f>
+        <v/>
+      </c>
+      <c r="G58" s="176" t="n">
+        <v>0.8181818181818182</v>
       </c>
       <c r="H58" s="146">
         <f>IF(OR(NOT(ISNUMBER(F58)),NOT(ISNUMBER(G58))),"",F58-G58)</f>
         <v/>
       </c>
       <c r="I58" s="146">
         <f>IF(OR(NOT(ISNUMBER(F58)),NOT(ISNUMBER(G58)),G58=0),"",(F58-G58)/G58)</f>
         <v/>
       </c>
       <c r="J58" s="147">
         <f>IF(OR(NOT(ISNUMBER(F58)),NOT(ISNUMBER(G58))),"",IF(F58&gt;G58,"▲",IF(F58&lt;G58,"▼","→")))</f>
         <v/>
       </c>
       <c r="K58" s="177" t="n"/>
       <c r="L58" s="178" t="n"/>
       <c r="M58" s="146">
         <f>IF(OR(NOT(ISNUMBER(K67)),NOT(ISNUMBER(L67))),"",K67-L67)</f>
         <v/>
       </c>
       <c r="N58" s="146">
         <f>IF(OR(NOT(ISNUMBER(F67)),NOT(ISNUMBER(K67))),"",F67-K67)</f>
         <v/>
       </c>
       <c r="O58" s="149" t="n"/>
       <c r="P58" s="149" t="n"/>
@@ -4438,51 +4678,53 @@
         <is>
           <t>15.4.1</t>
         </is>
       </c>
       <c r="B59" s="140" t="inlineStr">
         <is>
           <t>SOCIAL</t>
         </is>
       </c>
       <c r="C59" s="140" t="inlineStr">
         <is>
           <t>Santé et sécurité</t>
         </is>
       </c>
       <c r="D59" s="141" t="inlineStr">
         <is>
           <t>Jours d'absence pour accidents du travail</t>
         </is>
       </c>
       <c r="E59" s="142" t="inlineStr">
         <is>
           <t>jours</t>
         </is>
       </c>
       <c r="F59" s="181" t="n"/>
-      <c r="G59" s="182" t="n"/>
+      <c r="G59" s="182" t="n">
+        <v>40</v>
+      </c>
       <c r="H59" s="183">
         <f>IF(OR(NOT(ISNUMBER(F59)),NOT(ISNUMBER(G59))),"",F59-G59)</f>
         <v/>
       </c>
       <c r="I59" s="146">
         <f>IF(OR(NOT(ISNUMBER(F59)),NOT(ISNUMBER(G59)),G59=0),"",(F59-G59)/G59)</f>
         <v/>
       </c>
       <c r="J59" s="147">
         <f>IF(OR(NOT(ISNUMBER(F59)),NOT(ISNUMBER(G59))),"",IF(F59&gt;G59,"▲",IF(F59&lt;G59,"▼","→")))</f>
         <v/>
       </c>
       <c r="K59" s="184" t="n"/>
       <c r="L59" s="184" t="n"/>
       <c r="M59" s="183" t="n"/>
       <c r="N59" s="183" t="n"/>
       <c r="O59" s="149" t="n"/>
       <c r="P59" s="149" t="n"/>
       <c r="Q59" s="136" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
     </row>
     <row r="60" ht="15" customHeight="1" s="132">
@@ -4490,56 +4732,55 @@
         <is>
           <t>15.4</t>
         </is>
       </c>
       <c r="B60" s="140" t="inlineStr">
         <is>
           <t>SOCIAL</t>
         </is>
       </c>
       <c r="C60" s="140" t="inlineStr">
         <is>
           <t>Santé et sécurité</t>
         </is>
       </c>
       <c r="D60" s="141" t="inlineStr">
         <is>
           <t>Part liée aux accidents du travail</t>
         </is>
       </c>
       <c r="E60" s="142" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="F60" s="175">
-        <f>IFERROR(F68/F63,"")</f>
-[...4 lines deleted...]
-        <v/>
+        <f>IFERROR(F59/F54,"")</f>
+        <v/>
+      </c>
+      <c r="G60" s="176" t="n">
+        <v>0.1818181818181818</v>
       </c>
       <c r="H60" s="146">
         <f>IF(OR(NOT(ISNUMBER(F60)),NOT(ISNUMBER(G60))),"",F60-G60)</f>
         <v/>
       </c>
       <c r="I60" s="146">
         <f>IF(OR(NOT(ISNUMBER(F60)),NOT(ISNUMBER(G60)),G60=0),"",(F60-G60)/G60)</f>
         <v/>
       </c>
       <c r="J60" s="147">
         <f>IF(OR(NOT(ISNUMBER(F60)),NOT(ISNUMBER(G60))),"",IF(F60&gt;G60,"▲",IF(F60&lt;G60,"▼","→")))</f>
         <v/>
       </c>
       <c r="K60" s="177" t="n"/>
       <c r="L60" s="178" t="n"/>
       <c r="M60" s="146">
         <f>IF(OR(NOT(ISNUMBER(K69)),NOT(ISNUMBER(L69))),"",K69-L69)</f>
         <v/>
       </c>
       <c r="N60" s="146">
         <f>IF(OR(NOT(ISNUMBER(F69)),NOT(ISNUMBER(K69))),"",F69-K69)</f>
         <v/>
       </c>
       <c r="O60" s="149" t="n"/>
       <c r="P60" s="149" t="n"/>
@@ -4549,52 +4790,60 @@
         </is>
       </c>
     </row>
     <row r="61" ht="15" customHeight="1" s="132">
       <c r="A61" s="139" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="B61" s="140" t="inlineStr">
         <is>
           <t>SOCIAL</t>
         </is>
       </c>
       <c r="C61" s="140" t="inlineStr">
         <is>
           <t>Rémunération</t>
         </is>
       </c>
       <c r="D61" s="141" t="inlineStr">
         <is>
           <t>Politique de gestion du personnel et de rémunération (description)</t>
         </is>
       </c>
       <c r="E61" s="142" t="n"/>
-      <c r="F61" s="149" t="n"/>
-      <c r="G61" s="150" t="n"/>
+      <c r="F61" s="149" t="inlineStr">
+        <is>
+          <t>Grille salariale unique avec négociation collective ; bonus liés à la performance individuelle (50%) et collective (50%) incluant 1 critère ESG.</t>
+        </is>
+      </c>
+      <c r="G61" s="150" t="inlineStr">
+        <is>
+          <t>Grille salariale unique avec négociation collective ; bonus liés à la performance individuelle (50%) et collective (50%) incluant 1 critère ESG.</t>
+        </is>
+      </c>
       <c r="H61" s="140">
         <f>IF(OR(NOT(ISNUMBER(F61)),NOT(ISNUMBER(G61))),"",F61-G61)</f>
         <v/>
       </c>
       <c r="I61" s="146">
         <f>IF(OR(NOT(ISNUMBER(F61)),NOT(ISNUMBER(G61)),G61=0),"",(F61-G61)/G61)</f>
         <v/>
       </c>
       <c r="J61" s="147">
         <f>IF(OR(NOT(ISNUMBER(F61)),NOT(ISNUMBER(G61))),"",IF(F61&gt;G61,"▲",IF(F61&lt;G61,"▼","→")))</f>
         <v/>
       </c>
       <c r="K61" s="151" t="n"/>
       <c r="L61" s="151" t="n"/>
       <c r="M61" s="140" t="n"/>
       <c r="N61" s="140" t="n"/>
       <c r="O61" s="149" t="n"/>
       <c r="P61" s="149" t="n"/>
       <c r="Q61" s="136" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
     </row>
     <row r="62" ht="15" customHeight="1" s="132">
@@ -4602,51 +4851,53 @@
         <is>
           <t>17.1.1</t>
         </is>
       </c>
       <c r="B62" s="140" t="inlineStr">
         <is>
           <t>SOCIAL</t>
         </is>
       </c>
       <c r="C62" s="140" t="inlineStr">
         <is>
           <t>Rémunération</t>
         </is>
       </c>
       <c r="D62" s="141" t="inlineStr">
         <is>
           <t>Salaire médian hommes</t>
         </is>
       </c>
       <c r="E62" s="142" t="inlineStr">
         <is>
           <t>CHF</t>
         </is>
       </c>
       <c r="F62" s="156" t="n"/>
-      <c r="G62" s="157" t="n"/>
+      <c r="G62" s="157" t="n">
+        <v>8400</v>
+      </c>
       <c r="H62" s="158">
         <f>IF(OR(NOT(ISNUMBER(F62)),NOT(ISNUMBER(G62))),"",F62-G62)</f>
         <v/>
       </c>
       <c r="I62" s="146">
         <f>IF(OR(NOT(ISNUMBER(F62)),NOT(ISNUMBER(G62)),G62=0),"",(F62-G62)/G62)</f>
         <v/>
       </c>
       <c r="J62" s="147">
         <f>IF(OR(NOT(ISNUMBER(F62)),NOT(ISNUMBER(G62))),"",IF(F62&gt;G62,"▲",IF(F62&lt;G62,"▼","→")))</f>
         <v/>
       </c>
       <c r="K62" s="159" t="n"/>
       <c r="L62" s="159" t="n"/>
       <c r="M62" s="158" t="n"/>
       <c r="N62" s="158" t="n"/>
       <c r="O62" s="149" t="n"/>
       <c r="P62" s="149" t="n"/>
       <c r="Q62" s="136" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
     </row>
     <row r="63" ht="15" customHeight="1" s="132">
@@ -4654,51 +4905,53 @@
         <is>
           <t>17.1.2</t>
         </is>
       </c>
       <c r="B63" s="140" t="inlineStr">
         <is>
           <t>SOCIAL</t>
         </is>
       </c>
       <c r="C63" s="140" t="inlineStr">
         <is>
           <t>Rémunération</t>
         </is>
       </c>
       <c r="D63" s="141" t="inlineStr">
         <is>
           <t>Salaire médian femmes</t>
         </is>
       </c>
       <c r="E63" s="142" t="inlineStr">
         <is>
           <t>CHF</t>
         </is>
       </c>
       <c r="F63" s="156" t="n"/>
-      <c r="G63" s="157" t="n"/>
+      <c r="G63" s="157" t="n">
+        <v>7900</v>
+      </c>
       <c r="H63" s="158">
         <f>IF(OR(NOT(ISNUMBER(F63)),NOT(ISNUMBER(G63))),"",F63-G63)</f>
         <v/>
       </c>
       <c r="I63" s="146">
         <f>IF(OR(NOT(ISNUMBER(F63)),NOT(ISNUMBER(G63)),G63=0),"",(F63-G63)/G63)</f>
         <v/>
       </c>
       <c r="J63" s="147">
         <f>IF(OR(NOT(ISNUMBER(F63)),NOT(ISNUMBER(G63))),"",IF(F63&gt;G63,"▲",IF(F63&lt;G63,"▼","→")))</f>
         <v/>
       </c>
       <c r="K63" s="159" t="n"/>
       <c r="L63" s="159" t="n"/>
       <c r="M63" s="158" t="n"/>
       <c r="N63" s="158" t="n"/>
       <c r="O63" s="149" t="n"/>
       <c r="P63" s="149" t="n"/>
       <c r="Q63" s="136" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
     </row>
     <row r="64" ht="15" customHeight="1" s="132">
@@ -4706,115 +4959,118 @@
         <is>
           <t>17.1</t>
         </is>
       </c>
       <c r="B64" s="140" t="inlineStr">
         <is>
           <t>SOCIAL</t>
         </is>
       </c>
       <c r="C64" s="140" t="inlineStr">
         <is>
           <t>Rémunération</t>
         </is>
       </c>
       <c r="D64" s="141" t="inlineStr">
         <is>
           <t>Écart salarial F/H (positif = H &gt; F)</t>
         </is>
       </c>
       <c r="E64" s="142" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="F64" s="175">
-        <f>IFERROR((F71-F72)/F71,"")</f>
-[...4 lines deleted...]
-        <v/>
+        <f>IFERROR((F62-F63)/F62,"")</f>
+        <v/>
+      </c>
+      <c r="G64" s="176" t="n">
+        <v>0.05952380952380952</v>
       </c>
       <c r="H64" s="146">
         <f>IF(OR(NOT(ISNUMBER(F64)),NOT(ISNUMBER(G64))),"",F64-G64)</f>
         <v/>
       </c>
       <c r="I64" s="146">
         <f>IF(OR(NOT(ISNUMBER(F64)),NOT(ISNUMBER(G64)),G64=0),"",(F64-G64)/G64)</f>
         <v/>
       </c>
       <c r="J64" s="147">
         <f>IF(OR(NOT(ISNUMBER(F64)),NOT(ISNUMBER(G64))),"",IF(F64&gt;G64,"▲",IF(F64&lt;G64,"▼","→")))</f>
         <v/>
       </c>
       <c r="K64" s="177" t="n"/>
-      <c r="L64" s="178" t="n"/>
+      <c r="L64" s="178" t="n">
+        <v>0</v>
+      </c>
       <c r="M64" s="146">
         <f>IF(OR(NOT(ISNUMBER(K73)),NOT(ISNUMBER(L73))),"",K73-L73)</f>
         <v/>
       </c>
       <c r="N64" s="146">
         <f>IF(OR(NOT(ISNUMBER(F73)),NOT(ISNUMBER(K73))),"",F73-K73)</f>
         <v/>
       </c>
       <c r="O64" s="149" t="n"/>
       <c r="P64" s="149" t="n"/>
       <c r="Q64" s="136" t="inlineStr">
         <is>
           <t>S0</t>
         </is>
       </c>
     </row>
     <row r="65" ht="15" customHeight="1" s="132">
       <c r="A65" s="139" t="inlineStr">
         <is>
           <t>17.2.1</t>
         </is>
       </c>
       <c r="B65" s="140" t="inlineStr">
         <is>
           <t>SOCIAL</t>
         </is>
       </c>
       <c r="C65" s="140" t="inlineStr">
         <is>
           <t>Rémunération</t>
         </is>
       </c>
       <c r="D65" s="141" t="inlineStr">
         <is>
           <t>Salaire médian de l'entreprise (profils comparables)</t>
         </is>
       </c>
       <c r="E65" s="142" t="inlineStr">
         <is>
           <t>CHF</t>
         </is>
       </c>
       <c r="F65" s="156" t="n"/>
-      <c r="G65" s="157" t="n"/>
+      <c r="G65" s="157" t="n">
+        <v>8200</v>
+      </c>
       <c r="H65" s="158">
         <f>IF(OR(NOT(ISNUMBER(F65)),NOT(ISNUMBER(G65))),"",F65-G65)</f>
         <v/>
       </c>
       <c r="I65" s="146">
         <f>IF(OR(NOT(ISNUMBER(F65)),NOT(ISNUMBER(G65)),G65=0),"",(F65-G65)/G65)</f>
         <v/>
       </c>
       <c r="J65" s="147">
         <f>IF(OR(NOT(ISNUMBER(F65)),NOT(ISNUMBER(G65))),"",IF(F65&gt;G65,"▲",IF(F65&lt;G65,"▼","→")))</f>
         <v/>
       </c>
       <c r="K65" s="159" t="n"/>
       <c r="L65" s="159" t="n"/>
       <c r="M65" s="158" t="n"/>
       <c r="N65" s="158" t="n"/>
       <c r="O65" s="149" t="n"/>
       <c r="P65" s="149" t="n"/>
       <c r="Q65" s="136" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
     </row>
     <row r="66" ht="15" customHeight="1" s="132">
@@ -4822,51 +5078,53 @@
         <is>
           <t>17.2.2</t>
         </is>
       </c>
       <c r="B66" s="140" t="inlineStr">
         <is>
           <t>SOCIAL</t>
         </is>
       </c>
       <c r="C66" s="140" t="inlineStr">
         <is>
           <t>Rémunération</t>
         </is>
       </c>
       <c r="D66" s="141" t="inlineStr">
         <is>
           <t>Salaire médian / moyen de la branche</t>
         </is>
       </c>
       <c r="E66" s="142" t="inlineStr">
         <is>
           <t>CHF</t>
         </is>
       </c>
       <c r="F66" s="156" t="n"/>
-      <c r="G66" s="157" t="n"/>
+      <c r="G66" s="157" t="n">
+        <v>8000</v>
+      </c>
       <c r="H66" s="158">
         <f>IF(OR(NOT(ISNUMBER(F66)),NOT(ISNUMBER(G66))),"",F66-G66)</f>
         <v/>
       </c>
       <c r="I66" s="146">
         <f>IF(OR(NOT(ISNUMBER(F66)),NOT(ISNUMBER(G66)),G66=0),"",(F66-G66)/G66)</f>
         <v/>
       </c>
       <c r="J66" s="147">
         <f>IF(OR(NOT(ISNUMBER(F66)),NOT(ISNUMBER(G66))),"",IF(F66&gt;G66,"▲",IF(F66&lt;G66,"▼","→")))</f>
         <v/>
       </c>
       <c r="K66" s="159" t="n"/>
       <c r="L66" s="159" t="n"/>
       <c r="M66" s="158" t="n"/>
       <c r="N66" s="158" t="n"/>
       <c r="O66" s="149" t="n"/>
       <c r="P66" s="149" t="n"/>
       <c r="Q66" s="136" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
     </row>
     <row r="67" ht="15" customHeight="1" s="132">
@@ -4874,56 +5132,55 @@
         <is>
           <t>17.2</t>
         </is>
       </c>
       <c r="B67" s="140" t="inlineStr">
         <is>
           <t>SOCIAL</t>
         </is>
       </c>
       <c r="C67" s="140" t="inlineStr">
         <is>
           <t>Rémunération</t>
         </is>
       </c>
       <c r="D67" s="141" t="inlineStr">
         <is>
           <t>Écart par rapport à la branche (positif = entreprise &gt; branche)</t>
         </is>
       </c>
       <c r="E67" s="142" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="F67" s="175">
-        <f>IFERROR((F74-F75)/F75,"")</f>
-[...4 lines deleted...]
-        <v/>
+        <f>IFERROR((F65-F66)/F66,"")</f>
+        <v/>
+      </c>
+      <c r="G67" s="176" t="n">
+        <v>0.025</v>
       </c>
       <c r="H67" s="146">
         <f>IF(OR(NOT(ISNUMBER(F67)),NOT(ISNUMBER(G67))),"",F67-G67)</f>
         <v/>
       </c>
       <c r="I67" s="146">
         <f>IF(OR(NOT(ISNUMBER(F67)),NOT(ISNUMBER(G67)),G67=0),"",(F67-G67)/G67)</f>
         <v/>
       </c>
       <c r="J67" s="147">
         <f>IF(OR(NOT(ISNUMBER(F67)),NOT(ISNUMBER(G67))),"",IF(F67&gt;G67,"▲",IF(F67&lt;G67,"▼","→")))</f>
         <v/>
       </c>
       <c r="K67" s="177" t="n"/>
       <c r="L67" s="178" t="n"/>
       <c r="M67" s="146">
         <f>IF(OR(NOT(ISNUMBER(K76)),NOT(ISNUMBER(L76))),"",K76-L76)</f>
         <v/>
       </c>
       <c r="N67" s="146">
         <f>IF(OR(NOT(ISNUMBER(F76)),NOT(ISNUMBER(K76))),"",F76-K76)</f>
         <v/>
       </c>
       <c r="O67" s="149" t="n"/>
       <c r="P67" s="149" t="n"/>
@@ -4938,51 +5195,53 @@
         <is>
           <t>17.3.1</t>
         </is>
       </c>
       <c r="B68" s="140" t="inlineStr">
         <is>
           <t>SOCIAL</t>
         </is>
       </c>
       <c r="C68" s="140" t="inlineStr">
         <is>
           <t>Rémunération</t>
         </is>
       </c>
       <c r="D68" s="141" t="inlineStr">
         <is>
           <t>Rémunération totale la plus élevée (bonus inclus)</t>
         </is>
       </c>
       <c r="E68" s="142" t="inlineStr">
         <is>
           <t>CHF</t>
         </is>
       </c>
       <c r="F68" s="156" t="n"/>
-      <c r="G68" s="157" t="n"/>
+      <c r="G68" s="157" t="n">
+        <v>240000</v>
+      </c>
       <c r="H68" s="158">
         <f>IF(OR(NOT(ISNUMBER(F68)),NOT(ISNUMBER(G68))),"",F68-G68)</f>
         <v/>
       </c>
       <c r="I68" s="146">
         <f>IF(OR(NOT(ISNUMBER(F68)),NOT(ISNUMBER(G68)),G68=0),"",(F68-G68)/G68)</f>
         <v/>
       </c>
       <c r="J68" s="147">
         <f>IF(OR(NOT(ISNUMBER(F68)),NOT(ISNUMBER(G68))),"",IF(F68&gt;G68,"▲",IF(F68&lt;G68,"▼","→")))</f>
         <v/>
       </c>
       <c r="K68" s="159" t="n"/>
       <c r="L68" s="159" t="n"/>
       <c r="M68" s="158" t="n"/>
       <c r="N68" s="158" t="n"/>
       <c r="O68" s="149" t="n"/>
       <c r="P68" s="149" t="n"/>
       <c r="Q68" s="136" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
     </row>
     <row r="69" ht="15" customHeight="1" s="132">
@@ -4990,51 +5249,53 @@
         <is>
           <t>17.3.2</t>
         </is>
       </c>
       <c r="B69" s="140" t="inlineStr">
         <is>
           <t>SOCIAL</t>
         </is>
       </c>
       <c r="C69" s="140" t="inlineStr">
         <is>
           <t>Rémunération</t>
         </is>
       </c>
       <c r="D69" s="141" t="inlineStr">
         <is>
           <t>Rémunération totale la plus faible à temps plein</t>
         </is>
       </c>
       <c r="E69" s="142" t="inlineStr">
         <is>
           <t>CHF</t>
         </is>
       </c>
       <c r="F69" s="156" t="n"/>
-      <c r="G69" s="157" t="n"/>
+      <c r="G69" s="157" t="n">
+        <v>65000</v>
+      </c>
       <c r="H69" s="158">
         <f>IF(OR(NOT(ISNUMBER(F69)),NOT(ISNUMBER(G69))),"",F69-G69)</f>
         <v/>
       </c>
       <c r="I69" s="146">
         <f>IF(OR(NOT(ISNUMBER(F69)),NOT(ISNUMBER(G69)),G69=0),"",(F69-G69)/G69)</f>
         <v/>
       </c>
       <c r="J69" s="147">
         <f>IF(OR(NOT(ISNUMBER(F69)),NOT(ISNUMBER(G69))),"",IF(F69&gt;G69,"▲",IF(F69&lt;G69,"▼","→")))</f>
         <v/>
       </c>
       <c r="K69" s="159" t="n"/>
       <c r="L69" s="159" t="n"/>
       <c r="M69" s="158" t="n"/>
       <c r="N69" s="158" t="n"/>
       <c r="O69" s="149" t="n"/>
       <c r="P69" s="149" t="n"/>
       <c r="Q69" s="136" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
     </row>
     <row r="70" ht="23.85" customHeight="1" s="132">
@@ -5042,179 +5303,180 @@
         <is>
           <t>17.3</t>
         </is>
       </c>
       <c r="B70" s="140" t="inlineStr">
         <is>
           <t>SOCIAL</t>
         </is>
       </c>
       <c r="C70" s="140" t="inlineStr">
         <is>
           <t>Rémunération</t>
         </is>
       </c>
       <c r="D70" s="141" t="inlineStr">
         <is>
           <t>Multiplicateur de rémunération (max / min)</t>
         </is>
       </c>
       <c r="E70" s="142" t="inlineStr">
         <is>
           <t>ratio</t>
         </is>
       </c>
       <c r="F70" s="170">
-        <f>IFERROR(F77/F78,"")</f>
-[...4 lines deleted...]
-        <v/>
+        <f>IFERROR(F68/F69,"")</f>
+        <v/>
+      </c>
+      <c r="G70" s="171" t="n">
+        <v>3.692307692307693</v>
       </c>
       <c r="H70" s="172">
         <f>IF(OR(NOT(ISNUMBER(F70)),NOT(ISNUMBER(G70))),"",F70-G70)</f>
         <v/>
       </c>
       <c r="I70" s="146">
         <f>IF(OR(NOT(ISNUMBER(F70)),NOT(ISNUMBER(G70)),G70=0),"",(F70-G70)/G70)</f>
         <v/>
       </c>
       <c r="J70" s="147">
         <f>IF(OR(NOT(ISNUMBER(F70)),NOT(ISNUMBER(G70))),"",IF(F70&gt;G70,"▲",IF(F70&lt;G70,"▼","→")))</f>
         <v/>
       </c>
       <c r="K70" s="185" t="n"/>
-      <c r="L70" s="186" t="n"/>
+      <c r="L70" s="186" t="n">
+        <v>4</v>
+      </c>
       <c r="M70" s="172">
         <f>IF(OR(NOT(ISNUMBER(K79)),NOT(ISNUMBER(L79))),"",K79-L79)</f>
         <v/>
       </c>
       <c r="N70" s="172">
         <f>IF(OR(NOT(ISNUMBER(F79)),NOT(ISNUMBER(K79))),"",F79-K79)</f>
         <v/>
       </c>
       <c r="O70" s="149" t="n"/>
       <c r="P70" s="149" t="n"/>
       <c r="Q70" s="136" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
     </row>
     <row r="71" ht="15" customHeight="1" s="132">
       <c r="A71" s="139" t="inlineStr">
         <is>
           <t>18.1</t>
         </is>
       </c>
       <c r="B71" s="140" t="inlineStr">
         <is>
           <t>SOCIAL</t>
         </is>
       </c>
       <c r="C71" s="140" t="inlineStr">
         <is>
           <t>Formation</t>
         </is>
       </c>
       <c r="D71" s="141" t="inlineStr">
         <is>
           <t>Part (%) d'heures de formation par rapport au total des heures travaillées</t>
         </is>
       </c>
       <c r="E71" s="142" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
-      <c r="F71" s="175">
-[...5 lines deleted...]
-        <v/>
+      <c r="F71" s="175" t="n"/>
+      <c r="G71" s="176" t="n">
+        <v>0.022</v>
       </c>
       <c r="H71" s="146">
         <f>IF(OR(NOT(ISNUMBER(F71)),NOT(ISNUMBER(G71))),"",F71-G71)</f>
         <v/>
       </c>
       <c r="I71" s="146">
         <f>IF(OR(NOT(ISNUMBER(F71)),NOT(ISNUMBER(G71)),G71=0),"",(F71-G71)/G71)</f>
         <v/>
       </c>
       <c r="J71" s="147">
         <f>IF(OR(NOT(ISNUMBER(F71)),NOT(ISNUMBER(G71))),"",IF(F71&gt;G71,"▲",IF(F71&lt;G71,"▼","→")))</f>
         <v/>
       </c>
       <c r="K71" s="177" t="n"/>
-      <c r="L71" s="178" t="n"/>
+      <c r="L71" s="178" t="n">
+        <v>0.025</v>
+      </c>
       <c r="M71" s="146">
         <f>IF(OR(NOT(ISNUMBER(K88)),NOT(ISNUMBER(L88))),"",K88-L88)</f>
         <v/>
       </c>
       <c r="N71" s="146">
         <f>IF(OR(NOT(ISNUMBER(F88)),NOT(ISNUMBER(K88))),"",F88-K88)</f>
         <v/>
       </c>
       <c r="O71" s="149" t="n"/>
       <c r="P71" s="149" t="n"/>
       <c r="Q71" s="136" t="inlineStr">
         <is>
           <t>U</t>
         </is>
       </c>
     </row>
     <row r="72" ht="15" customHeight="1" s="132">
       <c r="A72" s="139" t="inlineStr">
         <is>
           <t>18.2</t>
         </is>
       </c>
       <c r="B72" s="140" t="inlineStr">
         <is>
           <t>SOCIAL</t>
         </is>
       </c>
       <c r="C72" s="140" t="inlineStr">
         <is>
           <t>Formation</t>
         </is>
       </c>
       <c r="D72" s="141" t="inlineStr">
         <is>
           <t>Part (%) d'heures de formation effectivement suivies (par genre et catégorie)</t>
         </is>
       </c>
       <c r="E72" s="142" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="F72" s="248" t="n"/>
-      <c r="G72" s="248" t="n"/>
+      <c r="G72" s="248" t="n">
+        <v>0.85</v>
+      </c>
       <c r="H72" s="146">
         <f>IF(OR(NOT(ISNUMBER(F72)),NOT(ISNUMBER(G72))),"",F72-G72)</f>
         <v/>
       </c>
       <c r="I72" s="146">
         <f>IF(OR(NOT(ISNUMBER(F72)),NOT(ISNUMBER(G72)),G72=0),"",(F72-G72)/G72)</f>
         <v/>
       </c>
       <c r="J72" s="147">
         <f>IF(OR(NOT(ISNUMBER(F72)),NOT(ISNUMBER(G72))),"",IF(F72&gt;G72,"▲",IF(F72&lt;G72,"▼","→")))</f>
         <v/>
       </c>
       <c r="K72" s="177" t="n"/>
       <c r="L72" s="178" t="n"/>
       <c r="M72" s="146">
         <f>IF(OR(NOT(ISNUMBER(K89)),NOT(ISNUMBER(L89))),"",K89-L89)</f>
         <v/>
       </c>
       <c r="N72" s="146">
         <f>IF(OR(NOT(ISNUMBER(F89)),NOT(ISNUMBER(K89))),"",F89-K89)</f>
         <v/>
       </c>
       <c r="O72" s="149" t="n"/>
       <c r="P72" s="149" t="n"/>
       <c r="Q72" s="136" t="inlineStr">
@@ -5228,88 +5490,98 @@
         <is>
           <t>18.3</t>
         </is>
       </c>
       <c r="B73" s="131" t="inlineStr">
         <is>
           <t>SOCIAL</t>
         </is>
       </c>
       <c r="C73" s="131" t="inlineStr">
         <is>
           <t>Formation</t>
         </is>
       </c>
       <c r="D73" s="131" t="inlineStr">
         <is>
           <t>Budget consacré à la formation et au développement des compétences</t>
         </is>
       </c>
       <c r="E73" s="131" t="inlineStr">
         <is>
           <t>CHF</t>
         </is>
       </c>
       <c r="F73" s="247" t="n"/>
-      <c r="G73" s="247" t="n"/>
+      <c r="G73" s="247" t="n">
+        <v>95000</v>
+      </c>
       <c r="H73" s="131">
         <f>IF(OR(NOT(ISNUMBER(F73)),NOT(ISNUMBER(G73))),"",F73-G73)</f>
         <v/>
       </c>
       <c r="I73" s="131">
         <f>IF(OR(NOT(ISNUMBER(F73)),NOT(ISNUMBER(G73)),G73=0),"",(F73-G73)/G73)</f>
         <v/>
       </c>
       <c r="J73" s="131">
         <f>IF(OR(NOT(ISNUMBER(F73)),NOT(ISNUMBER(G73))),"",IF(F73&gt;G73,"▲",IF(F73&lt;G73,"▼","→")))</f>
         <v/>
       </c>
     </row>
     <row r="74" ht="15" customHeight="1" s="132">
       <c r="A74" s="139" t="inlineStr">
         <is>
           <t>19.1</t>
         </is>
       </c>
       <c r="B74" s="140" t="inlineStr">
         <is>
           <t>SOCIAL</t>
         </is>
       </c>
       <c r="C74" s="140" t="inlineStr">
         <is>
           <t>Dispositif d'alerte interne</t>
         </is>
       </c>
       <c r="D74" s="141" t="inlineStr">
         <is>
           <t>Mécanisme confidentiel de traitement des alertes existe</t>
         </is>
       </c>
       <c r="E74" s="142" t="n"/>
-      <c r="F74" s="149" t="n"/>
-      <c r="G74" s="150" t="n"/>
+      <c r="F74" s="149" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="G74" s="150" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
       <c r="H74" s="140">
         <f>IF(OR(NOT(ISNUMBER(F74)),NOT(ISNUMBER(G74))),"",F74-G74)</f>
         <v/>
       </c>
       <c r="I74" s="146">
         <f>IF(OR(NOT(ISNUMBER(F74)),NOT(ISNUMBER(G74)),G74=0),"",(F74-G74)/G74)</f>
         <v/>
       </c>
       <c r="J74" s="147">
         <f>IF(OR(NOT(ISNUMBER(F74)),NOT(ISNUMBER(G74))),"",IF(F74&gt;G74,"▲",IF(F74&lt;G74,"▼","→")))</f>
         <v/>
       </c>
       <c r="K74" s="151" t="n"/>
       <c r="L74" s="151" t="n"/>
       <c r="M74" s="140" t="n"/>
       <c r="N74" s="140" t="n"/>
       <c r="O74" s="149" t="n"/>
       <c r="P74" s="149" t="n"/>
       <c r="Q74" s="136" t="inlineStr">
         <is>
           <t>U</t>
         </is>
       </c>
     </row>
     <row r="75" ht="15" customHeight="1" s="132">
@@ -5317,195 +5589,221 @@
         <is>
           <t>19.2.1</t>
         </is>
       </c>
       <c r="B75" s="140" t="inlineStr">
         <is>
           <t>SOCIAL</t>
         </is>
       </c>
       <c r="C75" s="140" t="inlineStr">
         <is>
           <t>Dispositif d'alerte interne</t>
         </is>
       </c>
       <c r="D75" s="141" t="inlineStr">
         <is>
           <t>Nombre d'alertes enregistrées durant la période</t>
         </is>
       </c>
       <c r="E75" s="142" t="inlineStr">
         <is>
           <t>cas</t>
         </is>
       </c>
       <c r="F75" s="187" t="n"/>
-      <c r="G75" s="188" t="n"/>
+      <c r="G75" s="188" t="n">
+        <v>1</v>
+      </c>
       <c r="H75" s="189">
         <f>IF(OR(NOT(ISNUMBER(F75)),NOT(ISNUMBER(G75))),"",F75-G75)</f>
         <v/>
       </c>
       <c r="I75" s="146">
         <f>IF(OR(NOT(ISNUMBER(F75)),NOT(ISNUMBER(G75)),G75=0),"",(F75-G75)/G75)</f>
         <v/>
       </c>
       <c r="J75" s="147">
         <f>IF(OR(NOT(ISNUMBER(F75)),NOT(ISNUMBER(G75))),"",IF(F75&gt;G75,"▲",IF(F75&lt;G75,"▼","→")))</f>
         <v/>
       </c>
       <c r="K75" s="190" t="n"/>
       <c r="L75" s="190" t="n"/>
       <c r="M75" s="189" t="n"/>
       <c r="N75" s="189" t="n"/>
       <c r="O75" s="149" t="n"/>
       <c r="P75" s="149" t="n"/>
       <c r="Q75" s="136" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
     </row>
     <row r="76" ht="23.85" customHeight="1" s="132">
       <c r="A76" s="139" t="inlineStr">
         <is>
           <t>19.2</t>
         </is>
       </c>
       <c r="B76" s="140" t="inlineStr">
         <is>
           <t>SOCIAL</t>
         </is>
       </c>
       <c r="C76" s="140" t="inlineStr">
         <is>
           <t>Dispositif d'alerte interne</t>
         </is>
       </c>
       <c r="D76" s="141" t="inlineStr">
         <is>
           <t>Mesures prises pour traiter les cas confirmés (description)</t>
         </is>
       </c>
       <c r="E76" s="142" t="n"/>
-      <c r="F76" s="149" t="n"/>
-      <c r="G76" s="150" t="n"/>
+      <c r="F76" s="149" t="inlineStr">
+        <is>
+          <t>Cas confirmé : sensibilisation de l'équipe concernée + révision de la procédure.</t>
+        </is>
+      </c>
+      <c r="G76" s="150" t="inlineStr">
+        <is>
+          <t>Cas confirmé : sensibilisation de l'équipe concernée + révision de la procédure.</t>
+        </is>
+      </c>
       <c r="H76" s="140">
         <f>IF(OR(NOT(ISNUMBER(F76)),NOT(ISNUMBER(G76))),"",F76-G76)</f>
         <v/>
       </c>
       <c r="I76" s="146">
         <f>IF(OR(NOT(ISNUMBER(F76)),NOT(ISNUMBER(G76)),G76=0),"",(F76-G76)/G76)</f>
         <v/>
       </c>
       <c r="J76" s="147">
         <f>IF(OR(NOT(ISNUMBER(F76)),NOT(ISNUMBER(G76))),"",IF(F76&gt;G76,"▲",IF(F76&lt;G76,"▼","→")))</f>
         <v/>
       </c>
       <c r="K76" s="151" t="n"/>
       <c r="L76" s="151" t="n"/>
       <c r="M76" s="140" t="n"/>
       <c r="N76" s="140" t="n"/>
       <c r="O76" s="149" t="n"/>
       <c r="P76" s="149" t="n"/>
       <c r="Q76" s="136" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
     </row>
     <row r="77" ht="15" customHeight="1" s="132">
       <c r="A77" s="139" t="inlineStr">
         <is>
           <t>20.1</t>
         </is>
       </c>
       <c r="B77" s="140" t="inlineStr">
         <is>
           <t>SOCIAL</t>
         </is>
       </c>
       <c r="C77" s="140" t="inlineStr">
         <is>
           <t>Fournisseurs</t>
         </is>
       </c>
       <c r="D77" s="141" t="inlineStr">
         <is>
           <t>Méthode et critères de sélection / évaluation des fournisseurs (description, voir feuille « Fournisseurs »)</t>
         </is>
       </c>
       <c r="E77" s="142" t="n"/>
-      <c r="F77" s="149" t="n"/>
-      <c r="G77" s="150" t="n"/>
+      <c r="F77" s="149" t="inlineStr">
+        <is>
+          <t>Évaluation annuelle sur 4 critères (Pays, Secteur, Matière, Importance stratégique). Audit obligatoire pour score ≥ 10.</t>
+        </is>
+      </c>
+      <c r="G77" s="150" t="inlineStr">
+        <is>
+          <t>Évaluation annuelle sur 4 critères (Pays, Secteur, Matière, Importance stratégique). Audit obligatoire pour score ≥ 10.</t>
+        </is>
+      </c>
       <c r="H77" s="140">
         <f>IF(OR(NOT(ISNUMBER(F77)),NOT(ISNUMBER(G77))),"",F77-G77)</f>
         <v/>
       </c>
       <c r="I77" s="146">
         <f>IF(OR(NOT(ISNUMBER(F77)),NOT(ISNUMBER(G77)),G77=0),"",(F77-G77)/G77)</f>
         <v/>
       </c>
       <c r="J77" s="147">
         <f>IF(OR(NOT(ISNUMBER(F77)),NOT(ISNUMBER(G77))),"",IF(F77&gt;G77,"▲",IF(F77&lt;G77,"▼","→")))</f>
         <v/>
       </c>
       <c r="K77" s="151" t="n"/>
       <c r="L77" s="151" t="n"/>
       <c r="M77" s="140" t="n"/>
       <c r="N77" s="140" t="n"/>
       <c r="O77" s="149" t="n"/>
       <c r="P77" s="149" t="n"/>
       <c r="Q77" s="136" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
     </row>
     <row r="78" ht="15" customHeight="1" s="132">
       <c r="A78" s="139" t="inlineStr">
         <is>
           <t>20.2</t>
         </is>
       </c>
       <c r="B78" s="140" t="inlineStr">
         <is>
           <t>SOCIAL</t>
         </is>
       </c>
       <c r="C78" s="140" t="inlineStr">
         <is>
           <t>Fournisseurs</t>
         </is>
       </c>
       <c r="D78" s="141" t="inlineStr">
         <is>
           <t>Processus d'évaluation des fournisseurs pour identifier ceux qui présentent un risque éthique</t>
         </is>
       </c>
       <c r="E78" s="142" t="inlineStr"/>
-      <c r="F78" s="248" t="n"/>
-      <c r="G78" s="248" t="n"/>
+      <c r="F78" s="248" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="G78" s="248" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
       <c r="H78" s="146">
         <f>IF(OR(NOT(ISNUMBER(F78)),NOT(ISNUMBER(G78))),"",F78-G78)</f>
         <v/>
       </c>
       <c r="I78" s="146">
         <f>IF(OR(NOT(ISNUMBER(F78)),NOT(ISNUMBER(G78)),G78=0),"",(F78-G78)/G78)</f>
         <v/>
       </c>
       <c r="J78" s="147">
         <f>IF(OR(NOT(ISNUMBER(F78)),NOT(ISNUMBER(G78))),"",IF(F78&gt;G78,"▲",IF(F78&lt;G78,"▼","→")))</f>
         <v/>
       </c>
       <c r="K78" s="177" t="n"/>
       <c r="L78" s="178" t="n"/>
       <c r="M78" s="146">
         <f>IF(OR(NOT(ISNUMBER(K96)),NOT(ISNUMBER(L96))),"",K96-L96)</f>
         <v/>
       </c>
       <c r="N78" s="146">
         <f>IF(OR(NOT(ISNUMBER(F96)),NOT(ISNUMBER(K96))),"",F96-K96)</f>
         <v/>
       </c>
       <c r="O78" s="149" t="n"/>
       <c r="P78" s="149" t="n"/>
       <c r="Q78" s="136" t="inlineStr">
@@ -5518,116 +5816,116 @@
       <c r="A79" s="139" t="inlineStr">
         <is>
           <t>20.3</t>
         </is>
       </c>
       <c r="B79" s="140" t="inlineStr">
         <is>
           <t>SOCIAL</t>
         </is>
       </c>
       <c r="C79" s="140" t="inlineStr">
         <is>
           <t>Fournisseurs</t>
         </is>
       </c>
       <c r="D79" s="141" t="inlineStr">
         <is>
           <t>Part (%) des achats locaux</t>
         </is>
       </c>
       <c r="E79" s="142" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
-      <c r="F79" s="175">
-[...5 lines deleted...]
-        <v/>
+      <c r="F79" s="175" t="n"/>
+      <c r="G79" s="176" t="n">
+        <v>0.3</v>
       </c>
       <c r="H79" s="146">
         <f>IF(OR(NOT(ISNUMBER(F79)),NOT(ISNUMBER(G79))),"",F79-G79)</f>
         <v/>
       </c>
       <c r="I79" s="146">
         <f>IF(OR(NOT(ISNUMBER(F79)),NOT(ISNUMBER(G79)),G79=0),"",(F79-G79)/G79)</f>
         <v/>
       </c>
       <c r="J79" s="147">
         <f>IF(OR(NOT(ISNUMBER(F79)),NOT(ISNUMBER(G79))),"",IF(F79&gt;G79,"▲",IF(F79&lt;G79,"▼","→")))</f>
         <v/>
       </c>
       <c r="K79" s="177" t="n"/>
-      <c r="L79" s="178" t="n"/>
+      <c r="L79" s="178" t="n">
+        <v>0.5</v>
+      </c>
       <c r="M79" s="146">
         <f>IF(OR(NOT(ISNUMBER(K99)),NOT(ISNUMBER(L99))),"",K99-L99)</f>
         <v/>
       </c>
       <c r="N79" s="146">
         <f>IF(OR(NOT(ISNUMBER(F99)),NOT(ISNUMBER(K99))),"",F99-K99)</f>
         <v/>
       </c>
       <c r="O79" s="149" t="n"/>
       <c r="P79" s="149" t="n"/>
       <c r="Q79" s="136" t="inlineStr">
         <is>
           <t>U</t>
         </is>
       </c>
     </row>
     <row r="80" ht="15" customHeight="1" s="132">
       <c r="A80" s="139" t="inlineStr">
         <is>
           <t>21.1</t>
         </is>
       </c>
       <c r="B80" s="140" t="inlineStr">
         <is>
           <t>SOCIAL</t>
         </is>
       </c>
       <c r="C80" s="140" t="inlineStr">
         <is>
           <t>Communautés locales</t>
         </is>
       </c>
       <c r="D80" s="141" t="inlineStr">
         <is>
           <t>Nombre de cas identifiés d'impacts négatifs sur les communautés locales</t>
         </is>
       </c>
       <c r="E80" s="142" t="inlineStr">
         <is>
           <t>cas</t>
         </is>
       </c>
       <c r="F80" s="187" t="n"/>
-      <c r="G80" s="188" t="n"/>
+      <c r="G80" s="188" t="n">
+        <v>1</v>
+      </c>
       <c r="H80" s="189">
         <f>IF(OR(NOT(ISNUMBER(F80)),NOT(ISNUMBER(G80))),"",F80-G80)</f>
         <v/>
       </c>
       <c r="I80" s="146">
         <f>IF(OR(NOT(ISNUMBER(F80)),NOT(ISNUMBER(G80)),G80=0),"",(F80-G80)/G80)</f>
         <v/>
       </c>
       <c r="J80" s="147">
         <f>IF(OR(NOT(ISNUMBER(F80)),NOT(ISNUMBER(G80))),"",IF(F80&gt;G80,"▲",IF(F80&lt;G80,"▼","→")))</f>
         <v/>
       </c>
       <c r="K80" s="191" t="n"/>
       <c r="L80" s="188" t="n"/>
       <c r="M80" s="189">
         <f>IF(OR(NOT(ISNUMBER(K100)),NOT(ISNUMBER(L100))),"",K100-L100)</f>
         <v/>
       </c>
       <c r="N80" s="189">
         <f>IF(OR(NOT(ISNUMBER(F100)),NOT(ISNUMBER(K100))),"",F100-K100)</f>
         <v/>
       </c>
       <c r="O80" s="149" t="n"/>
       <c r="P80" s="149" t="n"/>
       <c r="Q80" s="136" t="inlineStr">
@@ -5641,51 +5939,53 @@
         <is>
           <t>21.2.1</t>
         </is>
       </c>
       <c r="B81" s="140" t="inlineStr">
         <is>
           <t>SOCIAL</t>
         </is>
       </c>
       <c r="C81" s="140" t="inlineStr">
         <is>
           <t>Communautés locales</t>
         </is>
       </c>
       <c r="D81" s="141" t="inlineStr">
         <is>
           <t>Nombre total de projets / activités significatifs</t>
         </is>
       </c>
       <c r="E81" s="142" t="inlineStr">
         <is>
           <t>projets</t>
         </is>
       </c>
       <c r="F81" s="192" t="n"/>
-      <c r="G81" s="193" t="n"/>
+      <c r="G81" s="193" t="n">
+        <v>8</v>
+      </c>
       <c r="H81" s="194">
         <f>IF(OR(NOT(ISNUMBER(F81)),NOT(ISNUMBER(G81))),"",F81-G81)</f>
         <v/>
       </c>
       <c r="I81" s="146">
         <f>IF(OR(NOT(ISNUMBER(F81)),NOT(ISNUMBER(G81)),G81=0),"",(F81-G81)/G81)</f>
         <v/>
       </c>
       <c r="J81" s="147">
         <f>IF(OR(NOT(ISNUMBER(F81)),NOT(ISNUMBER(G81))),"",IF(F81&gt;G81,"▲",IF(F81&lt;G81,"▼","→")))</f>
         <v/>
       </c>
       <c r="K81" s="195" t="n"/>
       <c r="L81" s="195" t="n"/>
       <c r="M81" s="194" t="n"/>
       <c r="N81" s="194" t="n"/>
       <c r="O81" s="149" t="n"/>
       <c r="P81" s="149" t="n"/>
       <c r="Q81" s="136" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
     </row>
     <row r="82" ht="15" customHeight="1" s="132">
@@ -5693,51 +5993,53 @@
         <is>
           <t>21.2.2</t>
         </is>
       </c>
       <c r="B82" s="140" t="inlineStr">
         <is>
           <t>SOCIAL</t>
         </is>
       </c>
       <c r="C82" s="140" t="inlineStr">
         <is>
           <t>Communautés locales</t>
         </is>
       </c>
       <c r="D82" s="141" t="inlineStr">
         <is>
           <t>Nombre de projets avec analyse d'impact</t>
         </is>
       </c>
       <c r="E82" s="142" t="inlineStr">
         <is>
           <t>projets</t>
         </is>
       </c>
       <c r="F82" s="192" t="n"/>
-      <c r="G82" s="193" t="n"/>
+      <c r="G82" s="193" t="n">
+        <v>6</v>
+      </c>
       <c r="H82" s="194">
         <f>IF(OR(NOT(ISNUMBER(F82)),NOT(ISNUMBER(G82))),"",F82-G82)</f>
         <v/>
       </c>
       <c r="I82" s="146">
         <f>IF(OR(NOT(ISNUMBER(F82)),NOT(ISNUMBER(G82)),G82=0),"",(F82-G82)/G82)</f>
         <v/>
       </c>
       <c r="J82" s="147">
         <f>IF(OR(NOT(ISNUMBER(F82)),NOT(ISNUMBER(G82))),"",IF(F82&gt;G82,"▲",IF(F82&lt;G82,"▼","→")))</f>
         <v/>
       </c>
       <c r="K82" s="195" t="n"/>
       <c r="L82" s="195" t="n"/>
       <c r="M82" s="194" t="n"/>
       <c r="N82" s="194" t="n"/>
       <c r="O82" s="149" t="n"/>
       <c r="P82" s="149" t="n"/>
       <c r="Q82" s="136" t="inlineStr">
         <is>
           <t>U</t>
         </is>
       </c>
     </row>
     <row r="83" ht="15" customHeight="1" s="132">
@@ -5745,56 +6047,55 @@
         <is>
           <t>21.2</t>
         </is>
       </c>
       <c r="B83" s="140" t="inlineStr">
         <is>
           <t>SOCIAL</t>
         </is>
       </c>
       <c r="C83" s="140" t="inlineStr">
         <is>
           <t>Communautés locales</t>
         </is>
       </c>
       <c r="D83" s="141" t="inlineStr">
         <is>
           <t>Part (%) des projets ayant fait l'objet d'une analyse d'impact</t>
         </is>
       </c>
       <c r="E83" s="142" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="F83" s="175">
-        <f>IFERROR(F102/F101,"")</f>
-[...4 lines deleted...]
-        <v/>
+        <f>IFERROR(F82/F81,"")</f>
+        <v/>
+      </c>
+      <c r="G83" s="176" t="n">
+        <v>0.75</v>
       </c>
       <c r="H83" s="146">
         <f>IF(OR(NOT(ISNUMBER(F83)),NOT(ISNUMBER(G83))),"",F83-G83)</f>
         <v/>
       </c>
       <c r="I83" s="146">
         <f>IF(OR(NOT(ISNUMBER(F83)),NOT(ISNUMBER(G83)),G83=0),"",(F83-G83)/G83)</f>
         <v/>
       </c>
       <c r="J83" s="147">
         <f>IF(OR(NOT(ISNUMBER(F83)),NOT(ISNUMBER(G83))),"",IF(F83&gt;G83,"▲",IF(F83&lt;G83,"▼","→")))</f>
         <v/>
       </c>
       <c r="K83" s="177" t="n"/>
       <c r="L83" s="178" t="n"/>
       <c r="M83" s="146">
         <f>IF(OR(NOT(ISNUMBER(K103)),NOT(ISNUMBER(L103))),"",K103-L103)</f>
         <v/>
       </c>
       <c r="N83" s="146">
         <f>IF(OR(NOT(ISNUMBER(F103)),NOT(ISNUMBER(K103))),"",F103-K103)</f>
         <v/>
       </c>
       <c r="O83" s="149" t="n"/>
       <c r="P83" s="149" t="n"/>
@@ -5804,52 +6105,60 @@
         </is>
       </c>
     </row>
     <row r="84" ht="15" customHeight="1" s="132">
       <c r="A84" s="139" t="inlineStr">
         <is>
           <t>21.3</t>
         </is>
       </c>
       <c r="B84" s="140" t="inlineStr">
         <is>
           <t>SOCIAL</t>
         </is>
       </c>
       <c r="C84" s="140" t="inlineStr">
         <is>
           <t>Communautés locales</t>
         </is>
       </c>
       <c r="D84" s="141" t="inlineStr">
         <is>
           <t>Mesures mises en œuvre pour réduire les nuisances (description)</t>
         </is>
       </c>
       <c r="E84" s="142" t="n"/>
-      <c r="F84" s="149" t="n"/>
-      <c r="G84" s="150" t="n"/>
+      <c r="F84" s="149" t="inlineStr">
+        <is>
+          <t>Plan d'information aux riverains avant chaque chantier ; partenariat avec une école professionnelle.</t>
+        </is>
+      </c>
+      <c r="G84" s="150" t="inlineStr">
+        <is>
+          <t>Plan d'information aux riverains avant chaque chantier ; partenariat avec une école professionnelle.</t>
+        </is>
+      </c>
       <c r="H84" s="140">
         <f>IF(OR(NOT(ISNUMBER(F84)),NOT(ISNUMBER(G84))),"",F84-G84)</f>
         <v/>
       </c>
       <c r="I84" s="146">
         <f>IF(OR(NOT(ISNUMBER(F84)),NOT(ISNUMBER(G84)),G84=0),"",(F84-G84)/G84)</f>
         <v/>
       </c>
       <c r="J84" s="147">
         <f>IF(OR(NOT(ISNUMBER(F84)),NOT(ISNUMBER(G84))),"",IF(F84&gt;G84,"▲",IF(F84&lt;G84,"▼","→")))</f>
         <v/>
       </c>
       <c r="K84" s="151" t="n"/>
       <c r="L84" s="151" t="n"/>
       <c r="M84" s="140" t="n"/>
       <c r="N84" s="140" t="n"/>
       <c r="O84" s="149" t="n"/>
       <c r="P84" s="149" t="n"/>
       <c r="Q84" s="136" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
     </row>
     <row r="85" ht="15" customHeight="1" s="132">
@@ -5859,52 +6168,60 @@
         </is>
       </c>
     </row>
     <row r="86" ht="15" customHeight="1" s="132">
       <c r="A86" s="139" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="B86" s="140" t="inlineStr">
         <is>
           <t>ENVIRONNEMENT</t>
         </is>
       </c>
       <c r="C86" s="140" t="inlineStr">
         <is>
           <t>Mobilité durable</t>
         </is>
       </c>
       <c r="D86" s="141" t="inlineStr">
         <is>
           <t>Solutions de mobilité durable proposées aux collaborateurs (description)</t>
         </is>
       </c>
       <c r="E86" s="142" t="n"/>
-      <c r="F86" s="149" t="n"/>
-      <c r="G86" s="150" t="n"/>
+      <c r="F86" s="149" t="inlineStr">
+        <is>
+          <t>Plan de mobilité d'entreprise : abonnement CFF à demi-tarif financé, place vélo couverte, télétravail 2 jours/semaine, flotte 100% électrique pour les véhicules de société.</t>
+        </is>
+      </c>
+      <c r="G86" s="150" t="inlineStr">
+        <is>
+          <t>Plan de mobilité d'entreprise : abonnement CFF à demi-tarif financé, place vélo couverte, télétravail 2 jours/semaine, flotte 100% électrique pour les véhicules de société.</t>
+        </is>
+      </c>
       <c r="H86" s="140">
         <f>IF(OR(NOT(ISNUMBER(F86)),NOT(ISNUMBER(G86))),"",F86-G86)</f>
         <v/>
       </c>
       <c r="I86" s="146">
         <f>IF(OR(NOT(ISNUMBER(F86)),NOT(ISNUMBER(G86)),G86=0),"",(F86-G86)/G86)</f>
         <v/>
       </c>
       <c r="J86" s="147">
         <f>IF(OR(NOT(ISNUMBER(F86)),NOT(ISNUMBER(G86))),"",IF(F86&gt;G86,"▲",IF(F86&lt;G86,"▼","→")))</f>
         <v/>
       </c>
       <c r="K86" s="151" t="n"/>
       <c r="L86" s="151" t="n"/>
       <c r="M86" s="140" t="n"/>
       <c r="N86" s="140" t="n"/>
       <c r="O86" s="149" t="n"/>
       <c r="P86" s="149" t="n"/>
       <c r="Q86" s="136" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
     </row>
     <row r="87" ht="15" customHeight="1" s="132">
@@ -5912,51 +6229,53 @@
         <is>
           <t>23.1</t>
         </is>
       </c>
       <c r="B87" s="140" t="inlineStr">
         <is>
           <t>ENVIRONNEMENT</t>
         </is>
       </c>
       <c r="C87" s="140" t="inlineStr">
         <is>
           <t>Consommation d'énergie</t>
         </is>
       </c>
       <c r="D87" s="141" t="inlineStr">
         <is>
           <t>Électricité achetée – renouvelable</t>
         </is>
       </c>
       <c r="E87" s="142" t="inlineStr">
         <is>
           <t>MWh</t>
         </is>
       </c>
       <c r="F87" s="197" t="n"/>
-      <c r="G87" s="198" t="n"/>
+      <c r="G87" s="198" t="n">
+        <v>95</v>
+      </c>
       <c r="H87" s="199">
         <f>IF(OR(NOT(ISNUMBER(F87)),NOT(ISNUMBER(G87))),"",F87-G87)</f>
         <v/>
       </c>
       <c r="I87" s="146">
         <f>IF(OR(NOT(ISNUMBER(F87)),NOT(ISNUMBER(G87)),G87=0),"",(F87-G87)/G87)</f>
         <v/>
       </c>
       <c r="J87" s="147">
         <f>IF(OR(NOT(ISNUMBER(F87)),NOT(ISNUMBER(G87))),"",IF(F87&gt;G87,"▲",IF(F87&lt;G87,"▼","→")))</f>
         <v/>
       </c>
       <c r="K87" s="200" t="n"/>
       <c r="L87" s="200" t="n"/>
       <c r="M87" s="199" t="n"/>
       <c r="N87" s="199" t="n"/>
       <c r="O87" s="149" t="n"/>
       <c r="P87" s="149" t="n"/>
       <c r="Q87" s="136" t="inlineStr">
         <is>
           <t>U</t>
         </is>
       </c>
     </row>
     <row r="88" ht="23.85" customHeight="1" s="132">
@@ -5964,51 +6283,53 @@
         <is>
           <t>23.2</t>
         </is>
       </c>
       <c r="B88" s="140" t="inlineStr">
         <is>
           <t>ENVIRONNEMENT</t>
         </is>
       </c>
       <c r="C88" s="140" t="inlineStr">
         <is>
           <t>Consommation d'énergie</t>
         </is>
       </c>
       <c r="D88" s="141" t="inlineStr">
         <is>
           <t>Électricité achetée – non renouvelable</t>
         </is>
       </c>
       <c r="E88" s="142" t="inlineStr">
         <is>
           <t>MWh</t>
         </is>
       </c>
       <c r="F88" s="197" t="n"/>
-      <c r="G88" s="198" t="n"/>
+      <c r="G88" s="198" t="n">
+        <v>60</v>
+      </c>
       <c r="H88" s="199">
         <f>IF(OR(NOT(ISNUMBER(F88)),NOT(ISNUMBER(G88))),"",F88-G88)</f>
         <v/>
       </c>
       <c r="I88" s="146">
         <f>IF(OR(NOT(ISNUMBER(F88)),NOT(ISNUMBER(G88)),G88=0),"",(F88-G88)/G88)</f>
         <v/>
       </c>
       <c r="J88" s="147">
         <f>IF(OR(NOT(ISNUMBER(F88)),NOT(ISNUMBER(G88))),"",IF(F88&gt;G88,"▲",IF(F88&lt;G88,"▼","→")))</f>
         <v/>
       </c>
       <c r="K88" s="200" t="n"/>
       <c r="L88" s="200" t="n"/>
       <c r="M88" s="199" t="n"/>
       <c r="N88" s="199" t="n"/>
       <c r="O88" s="149" t="n"/>
       <c r="P88" s="149" t="n"/>
       <c r="Q88" s="136" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
     </row>
     <row r="89" ht="23.85" customHeight="1" s="132">
@@ -6016,51 +6337,53 @@
         <is>
           <t>23.3</t>
         </is>
       </c>
       <c r="B89" s="140" t="inlineStr">
         <is>
           <t>ENVIRONNEMENT</t>
         </is>
       </c>
       <c r="C89" s="140" t="inlineStr">
         <is>
           <t>Consommation d'énergie</t>
         </is>
       </c>
       <c r="D89" s="141" t="inlineStr">
         <is>
           <t>Électricité autoproduite – renouvelable</t>
         </is>
       </c>
       <c r="E89" s="142" t="inlineStr">
         <is>
           <t>MWh</t>
         </is>
       </c>
       <c r="F89" s="197" t="n"/>
-      <c r="G89" s="198" t="n"/>
+      <c r="G89" s="198" t="n">
+        <v>25</v>
+      </c>
       <c r="H89" s="199">
         <f>IF(OR(NOT(ISNUMBER(F89)),NOT(ISNUMBER(G89))),"",F89-G89)</f>
         <v/>
       </c>
       <c r="I89" s="146">
         <f>IF(OR(NOT(ISNUMBER(F89)),NOT(ISNUMBER(G89)),G89=0),"",(F89-G89)/G89)</f>
         <v/>
       </c>
       <c r="J89" s="147">
         <f>IF(OR(NOT(ISNUMBER(F89)),NOT(ISNUMBER(G89))),"",IF(F89&gt;G89,"▲",IF(F89&lt;G89,"▼","→")))</f>
         <v/>
       </c>
       <c r="K89" s="200" t="n"/>
       <c r="L89" s="200" t="n"/>
       <c r="M89" s="199" t="n"/>
       <c r="N89" s="199" t="n"/>
       <c r="O89" s="149" t="n"/>
       <c r="P89" s="149" t="n"/>
       <c r="Q89" s="136" t="inlineStr">
         <is>
           <t>U</t>
         </is>
       </c>
     </row>
     <row r="90" ht="15" customHeight="1" s="132">
@@ -6068,51 +6391,53 @@
         <is>
           <t>23.4</t>
         </is>
       </c>
       <c r="B90" s="140" t="inlineStr">
         <is>
           <t>ENVIRONNEMENT</t>
         </is>
       </c>
       <c r="C90" s="140" t="inlineStr">
         <is>
           <t>Consommation d'énergie</t>
         </is>
       </c>
       <c r="D90" s="141" t="inlineStr">
         <is>
           <t>Électricité autoproduite – non renouvelable</t>
         </is>
       </c>
       <c r="E90" s="142" t="inlineStr">
         <is>
           <t>MWh</t>
         </is>
       </c>
       <c r="F90" s="197" t="n"/>
-      <c r="G90" s="198" t="n"/>
+      <c r="G90" s="198" t="n">
+        <v>5</v>
+      </c>
       <c r="H90" s="199">
         <f>IF(OR(NOT(ISNUMBER(F90)),NOT(ISNUMBER(G90))),"",F90-G90)</f>
         <v/>
       </c>
       <c r="I90" s="146">
         <f>IF(OR(NOT(ISNUMBER(F90)),NOT(ISNUMBER(G90)),G90=0),"",(F90-G90)/G90)</f>
         <v/>
       </c>
       <c r="J90" s="147">
         <f>IF(OR(NOT(ISNUMBER(F90)),NOT(ISNUMBER(G90))),"",IF(F90&gt;G90,"▲",IF(F90&lt;G90,"▼","→")))</f>
         <v/>
       </c>
       <c r="K90" s="200" t="n"/>
       <c r="L90" s="200" t="n"/>
       <c r="M90" s="199" t="n"/>
       <c r="N90" s="199" t="n"/>
       <c r="O90" s="149" t="n"/>
       <c r="P90" s="149" t="n"/>
       <c r="Q90" s="136" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
     </row>
     <row r="91" ht="15" customHeight="1" s="132">
@@ -6120,51 +6445,53 @@
         <is>
           <t>23.5</t>
         </is>
       </c>
       <c r="B91" s="140" t="inlineStr">
         <is>
           <t>ENVIRONNEMENT</t>
         </is>
       </c>
       <c r="C91" s="140" t="inlineStr">
         <is>
           <t>Consommation d'énergie</t>
         </is>
       </c>
       <c r="D91" s="141" t="inlineStr">
         <is>
           <t>Énergie produite sur site – renouvelable</t>
         </is>
       </c>
       <c r="E91" s="142" t="inlineStr">
         <is>
           <t>MWh</t>
         </is>
       </c>
       <c r="F91" s="197" t="n"/>
-      <c r="G91" s="198" t="n"/>
+      <c r="G91" s="198" t="n">
+        <v>35</v>
+      </c>
       <c r="H91" s="199">
         <f>IF(OR(NOT(ISNUMBER(F91)),NOT(ISNUMBER(G91))),"",F91-G91)</f>
         <v/>
       </c>
       <c r="I91" s="146">
         <f>IF(OR(NOT(ISNUMBER(F91)),NOT(ISNUMBER(G91)),G91=0),"",(F91-G91)/G91)</f>
         <v/>
       </c>
       <c r="J91" s="147">
         <f>IF(OR(NOT(ISNUMBER(F91)),NOT(ISNUMBER(G91))),"",IF(F91&gt;G91,"▲",IF(F91&lt;G91,"▼","→")))</f>
         <v/>
       </c>
       <c r="K91" s="200" t="n"/>
       <c r="L91" s="200" t="n"/>
       <c r="M91" s="199" t="n"/>
       <c r="N91" s="199" t="n"/>
       <c r="O91" s="149" t="n"/>
       <c r="P91" s="149" t="n"/>
       <c r="Q91" s="136" t="inlineStr">
         <is>
           <t>U</t>
         </is>
       </c>
     </row>
     <row r="92" ht="15" customHeight="1" s="132">
@@ -6172,51 +6499,53 @@
         <is>
           <t>23.6</t>
         </is>
       </c>
       <c r="B92" s="140" t="inlineStr">
         <is>
           <t>ENVIRONNEMENT</t>
         </is>
       </c>
       <c r="C92" s="140" t="inlineStr">
         <is>
           <t>Consommation d'énergie</t>
         </is>
       </c>
       <c r="D92" s="141" t="inlineStr">
         <is>
           <t>Énergie produite sur site – non renouvelable</t>
         </is>
       </c>
       <c r="E92" s="142" t="inlineStr">
         <is>
           <t>MWh</t>
         </is>
       </c>
       <c r="F92" s="197" t="n"/>
-      <c r="G92" s="198" t="n"/>
+      <c r="G92" s="198" t="n">
+        <v>0</v>
+      </c>
       <c r="H92" s="199">
         <f>IF(OR(NOT(ISNUMBER(F92)),NOT(ISNUMBER(G92))),"",F92-G92)</f>
         <v/>
       </c>
       <c r="I92" s="146">
         <f>IF(OR(NOT(ISNUMBER(F92)),NOT(ISNUMBER(G92)),G92=0),"",(F92-G92)/G92)</f>
         <v/>
       </c>
       <c r="J92" s="147">
         <f>IF(OR(NOT(ISNUMBER(F92)),NOT(ISNUMBER(G92))),"",IF(F92&gt;G92,"▲",IF(F92&lt;G92,"▼","→")))</f>
         <v/>
       </c>
       <c r="K92" s="200" t="n"/>
       <c r="L92" s="200" t="n"/>
       <c r="M92" s="199" t="n"/>
       <c r="N92" s="199" t="n"/>
       <c r="O92" s="149" t="n"/>
       <c r="P92" s="149" t="n"/>
       <c r="Q92" s="136" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
     </row>
     <row r="93" ht="23.85" customHeight="1" s="132">
@@ -6224,51 +6553,53 @@
         <is>
           <t>23.7</t>
         </is>
       </c>
       <c r="B93" s="140" t="inlineStr">
         <is>
           <t>ENVIRONNEMENT</t>
         </is>
       </c>
       <c r="C93" s="140" t="inlineStr">
         <is>
           <t>Consommation d'énergie</t>
         </is>
       </c>
       <c r="D93" s="141" t="inlineStr">
         <is>
           <t>Carburants et combustibles</t>
         </is>
       </c>
       <c r="E93" s="142" t="inlineStr">
         <is>
           <t>MWh</t>
         </is>
       </c>
       <c r="F93" s="197" t="n"/>
-      <c r="G93" s="198" t="n"/>
+      <c r="G93" s="198" t="n">
+        <v>12</v>
+      </c>
       <c r="H93" s="199">
         <f>IF(OR(NOT(ISNUMBER(F93)),NOT(ISNUMBER(G93))),"",F93-G93)</f>
         <v/>
       </c>
       <c r="I93" s="146">
         <f>IF(OR(NOT(ISNUMBER(F93)),NOT(ISNUMBER(G93)),G93=0),"",(F93-G93)/G93)</f>
         <v/>
       </c>
       <c r="J93" s="147">
         <f>IF(OR(NOT(ISNUMBER(F93)),NOT(ISNUMBER(G93))),"",IF(F93&gt;G93,"▲",IF(F93&lt;G93,"▼","→")))</f>
         <v/>
       </c>
       <c r="K93" s="200" t="n"/>
       <c r="L93" s="200" t="n"/>
       <c r="M93" s="199" t="n"/>
       <c r="N93" s="199" t="n"/>
       <c r="O93" s="149" t="n"/>
       <c r="P93" s="149" t="n"/>
       <c r="Q93" s="136" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
     </row>
     <row r="94" ht="23.85" customHeight="1" s="132">
@@ -6276,319 +6607,353 @@
         <is>
           <t>23.8</t>
         </is>
       </c>
       <c r="B94" s="140" t="inlineStr">
         <is>
           <t>ENVIRONNEMENT</t>
         </is>
       </c>
       <c r="C94" s="140" t="inlineStr">
         <is>
           <t>Consommation d'énergie</t>
         </is>
       </c>
       <c r="D94" s="141" t="inlineStr">
         <is>
           <t>Consommation totale d'énergie</t>
         </is>
       </c>
       <c r="E94" s="142" t="inlineStr">
         <is>
           <t>MWh</t>
         </is>
       </c>
       <c r="F94" s="201">
-        <f>IFERROR(F107,0)+IFERROR(F108,0)+IFERROR(F109,0)+IFERROR(F110,0)+IFERROR(F111,0)+IFERROR(F112,0)+IFERROR(F113,0)</f>
-[...4 lines deleted...]
-        <v/>
+        <f>IFERROR(F87,0)+IFERROR(F88,0)+IFERROR(F89,0)+IFERROR(F90,0)+IFERROR(F91,0)+IFERROR(F92,0)+IFERROR(F93,0)</f>
+        <v/>
+      </c>
+      <c r="G94" s="202" t="n">
+        <v>232</v>
       </c>
       <c r="H94" s="199">
         <f>IF(OR(NOT(ISNUMBER(F94)),NOT(ISNUMBER(G94))),"",F94-G94)</f>
         <v/>
       </c>
       <c r="I94" s="146">
         <f>IF(OR(NOT(ISNUMBER(F94)),NOT(ISNUMBER(G94)),G94=0),"",(F94-G94)/G94)</f>
         <v/>
       </c>
       <c r="J94" s="147">
         <f>IF(OR(NOT(ISNUMBER(F94)),NOT(ISNUMBER(G94))),"",IF(F94&gt;G94,"▲",IF(F94&lt;G94,"▼","→")))</f>
         <v/>
       </c>
       <c r="K94" s="203" t="n"/>
-      <c r="L94" s="198" t="n"/>
+      <c r="L94" s="198" t="n">
+        <v>200</v>
+      </c>
       <c r="M94" s="199">
         <f>IF(OR(NOT(ISNUMBER(K114)),NOT(ISNUMBER(L114))),"",K114-L114)</f>
         <v/>
       </c>
       <c r="N94" s="199">
         <f>IF(OR(NOT(ISNUMBER(F114)),NOT(ISNUMBER(K114))),"",F114-K114)</f>
         <v/>
       </c>
       <c r="O94" s="149" t="n"/>
       <c r="P94" s="149" t="n"/>
       <c r="Q94" s="136" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
     </row>
     <row r="95" ht="15" customHeight="1" s="132">
       <c r="A95" s="139" t="inlineStr">
         <is>
           <t>23.9</t>
         </is>
       </c>
       <c r="B95" s="140" t="inlineStr">
         <is>
           <t>ENVIRONNEMENT</t>
         </is>
       </c>
       <c r="C95" s="140" t="inlineStr">
         <is>
           <t>Consommation d'énergie</t>
         </is>
       </c>
       <c r="D95" s="141" t="inlineStr">
         <is>
           <t>Part d'énergie renouvelable consommée</t>
         </is>
       </c>
       <c r="E95" s="142" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="F95" s="175">
-        <f>IFERROR((IFERROR(F107,0)+IFERROR(F109,0)+IFERROR(F111,0))/F114,"")</f>
-[...4 lines deleted...]
-        <v/>
+        <f>IFERROR((IFERROR(F87,0)+IFERROR(F89,0)+IFERROR(F91,0))/F94,"")</f>
+        <v/>
+      </c>
+      <c r="G95" s="176" t="n">
+        <v>0.6681034482758621</v>
       </c>
       <c r="H95" s="146">
         <f>IF(OR(NOT(ISNUMBER(F95)),NOT(ISNUMBER(G95))),"",F95-G95)</f>
         <v/>
       </c>
       <c r="I95" s="146">
         <f>IF(OR(NOT(ISNUMBER(F95)),NOT(ISNUMBER(G95)),G95=0),"",(F95-G95)/G95)</f>
         <v/>
       </c>
       <c r="J95" s="147">
         <f>IF(OR(NOT(ISNUMBER(F95)),NOT(ISNUMBER(G95))),"",IF(F95&gt;G95,"▲",IF(F95&lt;G95,"▼","→")))</f>
         <v/>
       </c>
       <c r="K95" s="177" t="n"/>
-      <c r="L95" s="178" t="n"/>
+      <c r="L95" s="178" t="n">
+        <v>0.75</v>
+      </c>
       <c r="M95" s="146">
         <f>IF(OR(NOT(ISNUMBER(K115)),NOT(ISNUMBER(L115))),"",K115-L115)</f>
         <v/>
       </c>
       <c r="N95" s="146">
         <f>IF(OR(NOT(ISNUMBER(F115)),NOT(ISNUMBER(K115))),"",F115-K115)</f>
         <v/>
       </c>
       <c r="O95" s="149" t="n"/>
       <c r="P95" s="149" t="n"/>
       <c r="Q95" s="136" t="inlineStr">
         <is>
           <t>U</t>
         </is>
       </c>
     </row>
     <row r="96" ht="15" customHeight="1" s="132">
       <c r="A96" s="139" t="inlineStr">
         <is>
           <t>24.1</t>
         </is>
       </c>
       <c r="B96" s="140" t="inlineStr">
         <is>
           <t>ENVIRONNEMENT</t>
         </is>
       </c>
       <c r="C96" s="140" t="inlineStr">
         <is>
           <t>Objectifs climatiques</t>
         </is>
       </c>
       <c r="D96" s="141" t="inlineStr">
         <is>
           <t>Plan de transition vers la neutralité carbone 2050 défini</t>
         </is>
       </c>
       <c r="E96" s="142" t="n"/>
-      <c r="F96" s="149" t="n"/>
-      <c r="G96" s="150" t="n"/>
+      <c r="F96" s="149" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="G96" s="150" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
       <c r="H96" s="140">
         <f>IF(OR(NOT(ISNUMBER(F96)),NOT(ISNUMBER(G96))),"",F96-G96)</f>
         <v/>
       </c>
       <c r="I96" s="146">
         <f>IF(OR(NOT(ISNUMBER(F96)),NOT(ISNUMBER(G96)),G96=0),"",(F96-G96)/G96)</f>
         <v/>
       </c>
       <c r="J96" s="147">
         <f>IF(OR(NOT(ISNUMBER(F96)),NOT(ISNUMBER(G96))),"",IF(F96&gt;G96,"▲",IF(F96&lt;G96,"▼","→")))</f>
         <v/>
       </c>
       <c r="K96" s="151" t="n"/>
       <c r="L96" s="151" t="n"/>
       <c r="M96" s="140" t="n"/>
       <c r="N96" s="140" t="n"/>
       <c r="O96" s="149" t="n"/>
       <c r="P96" s="149" t="n"/>
       <c r="Q96" s="136" t="inlineStr">
         <is>
           <t>U</t>
         </is>
       </c>
     </row>
     <row r="97" ht="15" customHeight="1" s="132">
       <c r="A97" s="139" t="inlineStr">
         <is>
           <t>24.2</t>
         </is>
       </c>
       <c r="B97" s="140" t="inlineStr">
         <is>
           <t>ENVIRONNEMENT</t>
         </is>
       </c>
       <c r="C97" s="140" t="inlineStr">
         <is>
           <t>Objectifs climatiques</t>
         </is>
       </c>
       <c r="D97" s="141" t="inlineStr">
         <is>
           <t>Année cible et valeur visée (description)</t>
         </is>
       </c>
       <c r="E97" s="142" t="n"/>
-      <c r="F97" s="149" t="n"/>
-      <c r="G97" s="150" t="n"/>
+      <c r="F97" s="149" t="inlineStr">
+        <is>
+          <t>Neutralité carbone Scope 1+2 visée pour 2035.</t>
+        </is>
+      </c>
+      <c r="G97" s="150" t="inlineStr">
+        <is>
+          <t>Neutralité carbone Scope 1+2 visée pour 2035.</t>
+        </is>
+      </c>
       <c r="H97" s="140">
         <f>IF(OR(NOT(ISNUMBER(F97)),NOT(ISNUMBER(G97))),"",F97-G97)</f>
         <v/>
       </c>
       <c r="I97" s="146">
         <f>IF(OR(NOT(ISNUMBER(F97)),NOT(ISNUMBER(G97)),G97=0),"",(F97-G97)/G97)</f>
         <v/>
       </c>
       <c r="J97" s="147">
         <f>IF(OR(NOT(ISNUMBER(F97)),NOT(ISNUMBER(G97))),"",IF(F97&gt;G97,"▲",IF(F97&lt;G97,"▼","→")))</f>
         <v/>
       </c>
       <c r="K97" s="151" t="n"/>
       <c r="L97" s="151" t="n"/>
       <c r="M97" s="140" t="n"/>
       <c r="N97" s="140" t="n"/>
       <c r="O97" s="149" t="n"/>
       <c r="P97" s="149" t="n"/>
       <c r="Q97" s="136" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
     </row>
     <row r="98" ht="15" customHeight="1" s="132">
       <c r="A98" s="139" t="inlineStr">
         <is>
           <t>24.3</t>
         </is>
       </c>
       <c r="B98" s="140" t="inlineStr">
         <is>
           <t>ENVIRONNEMENT</t>
         </is>
       </c>
       <c r="C98" s="140" t="inlineStr">
         <is>
           <t>Objectifs climatiques</t>
         </is>
       </c>
       <c r="D98" s="141" t="inlineStr">
         <is>
           <t>Année de référence et valeur (description)</t>
         </is>
       </c>
       <c r="E98" s="142" t="n"/>
-      <c r="F98" s="149" t="n"/>
-      <c r="G98" s="150" t="n"/>
+      <c r="F98" s="149" t="inlineStr">
+        <is>
+          <t>Année de référence 2022 : Scope 1 = 280 tCO₂e, Scope 2 = 160 tCO₂e.</t>
+        </is>
+      </c>
+      <c r="G98" s="150" t="inlineStr">
+        <is>
+          <t>Année de référence 2022 : Scope 1 = 280 tCO₂e, Scope 2 = 160 tCO₂e.</t>
+        </is>
+      </c>
       <c r="H98" s="140">
         <f>IF(OR(NOT(ISNUMBER(F98)),NOT(ISNUMBER(G98))),"",F98-G98)</f>
         <v/>
       </c>
       <c r="I98" s="146">
         <f>IF(OR(NOT(ISNUMBER(F98)),NOT(ISNUMBER(G98)),G98=0),"",(F98-G98)/G98)</f>
         <v/>
       </c>
       <c r="J98" s="147">
         <f>IF(OR(NOT(ISNUMBER(F98)),NOT(ISNUMBER(G98))),"",IF(F98&gt;G98,"▲",IF(F98&lt;G98,"▼","→")))</f>
         <v/>
       </c>
       <c r="K98" s="151" t="n"/>
       <c r="L98" s="151" t="n"/>
       <c r="M98" s="140" t="n"/>
       <c r="N98" s="140" t="n"/>
       <c r="O98" s="149" t="n"/>
       <c r="P98" s="149" t="n"/>
       <c r="Q98" s="136" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
     </row>
     <row r="99" ht="15" customHeight="1" s="132">
       <c r="A99" s="139" t="inlineStr">
         <is>
           <t>24.4</t>
         </is>
       </c>
       <c r="B99" s="140" t="inlineStr">
         <is>
           <t>ENVIRONNEMENT</t>
         </is>
       </c>
       <c r="C99" s="140" t="inlineStr">
         <is>
           <t>Objectifs climatiques</t>
         </is>
       </c>
       <c r="D99" s="141" t="inlineStr">
         <is>
           <t>Unités utilisées pour les objectifs</t>
         </is>
       </c>
       <c r="E99" s="142" t="n"/>
-      <c r="F99" s="149" t="n"/>
-      <c r="G99" s="150" t="n"/>
+      <c r="F99" s="149" t="inlineStr">
+        <is>
+          <t>tCO₂e</t>
+        </is>
+      </c>
+      <c r="G99" s="150" t="inlineStr">
+        <is>
+          <t>tCO₂e</t>
+        </is>
+      </c>
       <c r="H99" s="140">
         <f>IF(OR(NOT(ISNUMBER(F99)),NOT(ISNUMBER(G99))),"",F99-G99)</f>
         <v/>
       </c>
       <c r="I99" s="146">
         <f>IF(OR(NOT(ISNUMBER(F99)),NOT(ISNUMBER(G99)),G99=0),"",(F99-G99)/G99)</f>
         <v/>
       </c>
       <c r="J99" s="147">
         <f>IF(OR(NOT(ISNUMBER(F99)),NOT(ISNUMBER(G99))),"",IF(F99&gt;G99,"▲",IF(F99&lt;G99,"▼","→")))</f>
         <v/>
       </c>
       <c r="K99" s="151" t="n"/>
       <c r="L99" s="151" t="n"/>
       <c r="M99" s="140" t="n"/>
       <c r="N99" s="140" t="n"/>
       <c r="O99" s="149" t="n"/>
       <c r="P99" s="149" t="n"/>
       <c r="Q99" s="136" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
     </row>
     <row r="100" ht="23.85" customHeight="1" s="132">
@@ -6596,51 +6961,53 @@
         <is>
           <t>24.5</t>
         </is>
       </c>
       <c r="B100" s="140" t="inlineStr">
         <is>
           <t>ENVIRONNEMENT</t>
         </is>
       </c>
       <c r="C100" s="140" t="inlineStr">
         <is>
           <t>Objectifs climatiques</t>
         </is>
       </c>
       <c r="D100" s="141" t="inlineStr">
         <is>
           <t>Part des émissions couverte par l'objectif</t>
         </is>
       </c>
       <c r="E100" s="142" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="F100" s="204" t="n"/>
-      <c r="G100" s="178" t="n"/>
+      <c r="G100" s="178" t="n">
+        <v>0.85</v>
+      </c>
       <c r="H100" s="146">
         <f>IF(OR(NOT(ISNUMBER(F100)),NOT(ISNUMBER(G100))),"",F100-G100)</f>
         <v/>
       </c>
       <c r="I100" s="146">
         <f>IF(OR(NOT(ISNUMBER(F100)),NOT(ISNUMBER(G100)),G100=0),"",(F100-G100)/G100)</f>
         <v/>
       </c>
       <c r="J100" s="147">
         <f>IF(OR(NOT(ISNUMBER(F100)),NOT(ISNUMBER(G100))),"",IF(F100&gt;G100,"▲",IF(F100&lt;G100,"▼","→")))</f>
         <v/>
       </c>
       <c r="K100" s="177" t="n"/>
       <c r="L100" s="178" t="n"/>
       <c r="M100" s="146">
         <f>IF(OR(NOT(ISNUMBER(K120)),NOT(ISNUMBER(L120))),"",K120-L120)</f>
         <v/>
       </c>
       <c r="N100" s="146">
         <f>IF(OR(NOT(ISNUMBER(F120)),NOT(ISNUMBER(K120))),"",F120-K120)</f>
         <v/>
       </c>
       <c r="O100" s="149" t="n"/>
       <c r="P100" s="149" t="n"/>
       <c r="Q100" s="136" t="inlineStr">
@@ -6649,414 +7016,466 @@
         </is>
       </c>
     </row>
     <row r="101" ht="15" customHeight="1" s="132">
       <c r="A101" s="139" t="inlineStr">
         <is>
           <t>24.6</t>
         </is>
       </c>
       <c r="B101" s="140" t="inlineStr">
         <is>
           <t>ENVIRONNEMENT</t>
         </is>
       </c>
       <c r="C101" s="140" t="inlineStr">
         <is>
           <t>Objectifs climatiques</t>
         </is>
       </c>
       <c r="D101" s="141" t="inlineStr">
         <is>
           <t>Principales actions prévues pour atteindre l'objectif</t>
         </is>
       </c>
       <c r="E101" s="142" t="n"/>
-      <c r="F101" s="149" t="n"/>
-      <c r="G101" s="150" t="n"/>
+      <c r="F101" s="149" t="inlineStr">
+        <is>
+          <t>Décarbonation du chauffage (pompe à chaleur), achat d'électricité 100% renouvelable, optimisation des déplacements professionnels.</t>
+        </is>
+      </c>
+      <c r="G101" s="150" t="inlineStr">
+        <is>
+          <t>Décarbonation du chauffage (pompe à chaleur), achat d'électricité 100% renouvelable, optimisation des déplacements professionnels.</t>
+        </is>
+      </c>
       <c r="H101" s="140">
         <f>IF(OR(NOT(ISNUMBER(F101)),NOT(ISNUMBER(G101))),"",F101-G101)</f>
         <v/>
       </c>
       <c r="I101" s="146">
         <f>IF(OR(NOT(ISNUMBER(F101)),NOT(ISNUMBER(G101)),G101=0),"",(F101-G101)/G101)</f>
         <v/>
       </c>
       <c r="J101" s="147">
         <f>IF(OR(NOT(ISNUMBER(F101)),NOT(ISNUMBER(G101))),"",IF(F101&gt;G101,"▲",IF(F101&lt;G101,"▼","→")))</f>
         <v/>
       </c>
       <c r="K101" s="151" t="n"/>
       <c r="L101" s="151" t="n"/>
       <c r="M101" s="140" t="n"/>
       <c r="N101" s="140" t="n"/>
       <c r="O101" s="149" t="n"/>
       <c r="P101" s="149" t="n"/>
       <c r="Q101" s="136" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
     </row>
     <row r="102" ht="15" customHeight="1" s="132">
       <c r="A102" s="139" t="inlineStr">
         <is>
           <t>25.1</t>
         </is>
       </c>
       <c r="B102" s="140" t="inlineStr">
         <is>
           <t>ENVIRONNEMENT</t>
         </is>
       </c>
       <c r="C102" s="140" t="inlineStr">
         <is>
           <t>Bilan carbone</t>
         </is>
       </c>
       <c r="D102" s="141" t="inlineStr">
         <is>
           <t>Bilan carbone réalisé</t>
         </is>
       </c>
       <c r="E102" s="142" t="n"/>
-      <c r="F102" s="149" t="n"/>
-      <c r="G102" s="150" t="n"/>
+      <c r="F102" s="149" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="G102" s="150" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
       <c r="H102" s="140">
         <f>IF(OR(NOT(ISNUMBER(F102)),NOT(ISNUMBER(G102))),"",F102-G102)</f>
         <v/>
       </c>
       <c r="I102" s="146">
         <f>IF(OR(NOT(ISNUMBER(F102)),NOT(ISNUMBER(G102)),G102=0),"",(F102-G102)/G102)</f>
         <v/>
       </c>
       <c r="J102" s="147">
         <f>IF(OR(NOT(ISNUMBER(F102)),NOT(ISNUMBER(G102))),"",IF(F102&gt;G102,"▲",IF(F102&lt;G102,"▼","→")))</f>
         <v/>
       </c>
       <c r="K102" s="151" t="n"/>
       <c r="L102" s="151" t="n"/>
       <c r="M102" s="140" t="n"/>
       <c r="N102" s="140" t="n"/>
       <c r="O102" s="149" t="n"/>
       <c r="P102" s="149" t="n"/>
       <c r="Q102" s="136" t="inlineStr">
         <is>
           <t>U</t>
         </is>
       </c>
     </row>
     <row r="103" ht="23.85" customHeight="1" s="132">
       <c r="A103" s="139" t="inlineStr">
         <is>
           <t>25.2</t>
         </is>
       </c>
       <c r="B103" s="140" t="inlineStr">
         <is>
           <t>ENVIRONNEMENT</t>
         </is>
       </c>
       <c r="C103" s="140" t="inlineStr">
         <is>
           <t>Bilan carbone</t>
         </is>
       </c>
       <c r="D103" s="141" t="inlineStr">
         <is>
           <t>Fréquence de réalisation du bilan carbone</t>
         </is>
       </c>
       <c r="E103" s="142" t="n"/>
-      <c r="F103" s="149" t="n"/>
-      <c r="G103" s="150" t="n"/>
+      <c r="F103" s="149" t="inlineStr">
+        <is>
+          <t>Annuelle</t>
+        </is>
+      </c>
+      <c r="G103" s="150" t="inlineStr">
+        <is>
+          <t>Annuelle</t>
+        </is>
+      </c>
       <c r="H103" s="140">
         <f>IF(OR(NOT(ISNUMBER(F103)),NOT(ISNUMBER(G103))),"",F103-G103)</f>
         <v/>
       </c>
       <c r="I103" s="146">
         <f>IF(OR(NOT(ISNUMBER(F103)),NOT(ISNUMBER(G103)),G103=0),"",(F103-G103)/G103)</f>
         <v/>
       </c>
       <c r="J103" s="147">
         <f>IF(OR(NOT(ISNUMBER(F103)),NOT(ISNUMBER(G103))),"",IF(F103&gt;G103,"▲",IF(F103&lt;G103,"▼","→")))</f>
         <v/>
       </c>
       <c r="K103" s="151" t="n"/>
       <c r="L103" s="151" t="n"/>
       <c r="M103" s="140" t="n"/>
       <c r="N103" s="140" t="n"/>
       <c r="O103" s="149" t="n"/>
       <c r="P103" s="149" t="n"/>
       <c r="Q103" s="136" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
     </row>
     <row r="104" ht="23.85" customHeight="1" s="132">
       <c r="A104" s="139" t="inlineStr">
         <is>
           <t>25.3</t>
         </is>
       </c>
       <c r="B104" s="140" t="inlineStr">
         <is>
           <t>ENVIRONNEMENT</t>
         </is>
       </c>
       <c r="C104" s="140" t="inlineStr">
         <is>
           <t>Bilan carbone</t>
         </is>
       </c>
       <c r="D104" s="141" t="inlineStr">
         <is>
           <t>Méthodologie utilisée (ex. GHG Protocol, ISO 14064)</t>
         </is>
       </c>
       <c r="E104" s="142" t="n"/>
-      <c r="F104" s="149" t="n"/>
-      <c r="G104" s="150" t="n"/>
+      <c r="F104" s="149" t="inlineStr">
+        <is>
+          <t>GHG Protocol — Scope 1 et 2 obligatoires, Scope 3 partiel (catégories 1, 6, 7).</t>
+        </is>
+      </c>
+      <c r="G104" s="150" t="inlineStr">
+        <is>
+          <t>GHG Protocol — Scope 1 et 2 obligatoires, Scope 3 partiel (catégories 1, 6, 7).</t>
+        </is>
+      </c>
       <c r="H104" s="140">
         <f>IF(OR(NOT(ISNUMBER(F104)),NOT(ISNUMBER(G104))),"",F104-G104)</f>
         <v/>
       </c>
       <c r="I104" s="146">
         <f>IF(OR(NOT(ISNUMBER(F104)),NOT(ISNUMBER(G104)),G104=0),"",(F104-G104)/G104)</f>
         <v/>
       </c>
       <c r="J104" s="147">
         <f>IF(OR(NOT(ISNUMBER(F104)),NOT(ISNUMBER(G104))),"",IF(F104&gt;G104,"▲",IF(F104&lt;G104,"▼","→")))</f>
         <v/>
       </c>
       <c r="K104" s="151" t="n"/>
       <c r="L104" s="151" t="n"/>
       <c r="M104" s="140" t="n"/>
       <c r="N104" s="140" t="n"/>
       <c r="O104" s="149" t="n"/>
       <c r="P104" s="149" t="n"/>
       <c r="Q104" s="136" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
     </row>
     <row r="105" ht="19.5" customHeight="1" s="132">
       <c r="A105" s="139" t="inlineStr">
         <is>
           <t>25.4</t>
         </is>
       </c>
+      <c r="F105" t="n">
+        <v>180</v>
+      </c>
+      <c r="G105" t="n">
+        <v>180</v>
+      </c>
+      <c r="L105" t="n">
+        <v>220</v>
+      </c>
       <c r="Q105" s="136" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
     </row>
     <row r="106" ht="23.85" customHeight="1" s="132">
       <c r="A106" s="139" t="inlineStr">
         <is>
           <t>25.5</t>
         </is>
       </c>
       <c r="B106" s="140" t="inlineStr">
         <is>
           <t>ENVIRONNEMENT</t>
         </is>
       </c>
       <c r="C106" s="140" t="inlineStr">
         <is>
           <t>Bilan carbone</t>
         </is>
       </c>
       <c r="D106" s="141" t="inlineStr">
         <is>
           <t>Émissions de GES – Scope 2 (depuis feuille « GES »)</t>
         </is>
       </c>
       <c r="E106" s="142" t="inlineStr">
         <is>
           <t>tCO₂e</t>
         </is>
       </c>
-      <c r="F106" s="205">
-[...3 lines deleted...]
-      <c r="G106" s="206" t="n"/>
+      <c r="F106" s="205" t="n">
+        <v>140</v>
+      </c>
+      <c r="G106" s="206" t="n">
+        <v>140</v>
+      </c>
       <c r="H106" s="207">
         <f>IF(OR(NOT(ISNUMBER(F106)),NOT(ISNUMBER(G106))),"",F106-G106)</f>
         <v/>
       </c>
       <c r="I106" s="146">
         <f>IF(OR(NOT(ISNUMBER(F106)),NOT(ISNUMBER(G106)),G106=0),"",(F106-G106)/G106)</f>
         <v/>
       </c>
       <c r="J106" s="147">
         <f>IF(OR(NOT(ISNUMBER(F106)),NOT(ISNUMBER(G106))),"",IF(F106&gt;G106,"▲",IF(F106&lt;G106,"▼","→")))</f>
         <v/>
       </c>
       <c r="K106" s="208" t="n"/>
-      <c r="L106" s="206" t="n"/>
+      <c r="L106" s="206" t="n">
+        <v>130</v>
+      </c>
       <c r="M106" s="207">
         <f>IF(OR(NOT(ISNUMBER(K126)),NOT(ISNUMBER(L126))),"",K126-L126)</f>
         <v/>
       </c>
       <c r="N106" s="207">
         <f>IF(OR(NOT(ISNUMBER(F126)),NOT(ISNUMBER(K126))),"",F126-K126)</f>
         <v/>
       </c>
       <c r="O106" s="149" t="n"/>
       <c r="P106" s="149" t="n"/>
       <c r="Q106" s="136" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
     </row>
     <row r="107" ht="15" customHeight="1" s="132">
       <c r="A107" s="139" t="inlineStr">
         <is>
           <t>25.6</t>
         </is>
       </c>
       <c r="B107" s="140" t="inlineStr">
         <is>
           <t>ENVIRONNEMENT</t>
         </is>
       </c>
       <c r="C107" s="140" t="inlineStr">
         <is>
           <t>Bilan carbone</t>
         </is>
       </c>
       <c r="D107" s="141" t="inlineStr">
         <is>
           <t>Émissions de GES – Scope 3 (depuis feuille « GES »)</t>
         </is>
       </c>
       <c r="E107" s="142" t="inlineStr">
         <is>
           <t>tCO₂e</t>
         </is>
       </c>
-      <c r="F107" s="205">
-[...3 lines deleted...]
-      <c r="G107" s="206" t="n"/>
+      <c r="F107" s="205" t="n">
+        <v>440</v>
+      </c>
+      <c r="G107" s="206" t="n">
+        <v>440</v>
+      </c>
       <c r="H107" s="207">
         <f>IF(OR(NOT(ISNUMBER(F107)),NOT(ISNUMBER(G107))),"",F107-G107)</f>
         <v/>
       </c>
       <c r="I107" s="146">
         <f>IF(OR(NOT(ISNUMBER(F107)),NOT(ISNUMBER(G107)),G107=0),"",(F107-G107)/G107)</f>
         <v/>
       </c>
       <c r="J107" s="147">
         <f>IF(OR(NOT(ISNUMBER(F107)),NOT(ISNUMBER(G107))),"",IF(F107&gt;G107,"▲",IF(F107&lt;G107,"▼","→")))</f>
         <v/>
       </c>
       <c r="K107" s="208" t="n"/>
-      <c r="L107" s="206" t="n"/>
+      <c r="L107" s="206" t="n">
+        <v>400</v>
+      </c>
       <c r="M107" s="207">
         <f>IF(OR(NOT(ISNUMBER(K127)),NOT(ISNUMBER(L127))),"",K127-L127)</f>
         <v/>
       </c>
       <c r="N107" s="207">
         <f>IF(OR(NOT(ISNUMBER(F127)),NOT(ISNUMBER(K127))),"",F127-K127)</f>
         <v/>
       </c>
       <c r="O107" s="149" t="n"/>
       <c r="P107" s="149" t="n"/>
       <c r="Q107" s="136" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
     </row>
     <row r="108" ht="15" customHeight="1" s="132">
       <c r="A108" s="139" t="inlineStr">
         <is>
           <t>25.7</t>
         </is>
       </c>
       <c r="B108" s="235" t="n"/>
       <c r="C108" s="235" t="n"/>
       <c r="D108" s="235" t="n"/>
       <c r="E108" s="235" t="n"/>
-      <c r="F108" s="235" t="n"/>
-      <c r="G108" s="235" t="n"/>
+      <c r="F108" s="235" t="n">
+        <v>760</v>
+      </c>
+      <c r="G108" s="235" t="n">
+        <v>760</v>
+      </c>
       <c r="H108" s="235" t="n"/>
       <c r="I108" s="235" t="n"/>
       <c r="J108" s="235" t="n"/>
       <c r="K108" s="235" t="n"/>
-      <c r="L108" s="235" t="n"/>
+      <c r="L108" s="235" t="n">
+        <v>750</v>
+      </c>
       <c r="M108" s="235" t="n"/>
       <c r="N108" s="235" t="n"/>
       <c r="O108" s="235" t="n"/>
       <c r="P108" s="236" t="n"/>
       <c r="Q108" s="136" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
     </row>
     <row r="109" ht="15" customHeight="1" s="132">
       <c r="A109" s="139" t="inlineStr">
         <is>
           <t>25.8</t>
         </is>
       </c>
       <c r="B109" s="140" t="inlineStr">
         <is>
           <t>ENVIRONNEMENT</t>
         </is>
       </c>
       <c r="C109" s="140" t="inlineStr">
         <is>
           <t>Bilan carbone</t>
         </is>
       </c>
       <c r="D109" s="141" t="inlineStr">
         <is>
           <t>Intensité carbone (tCO₂e / CHF de chiffre d'affaires)</t>
         </is>
       </c>
       <c r="E109" s="142" t="inlineStr">
         <is>
           <t>tCO₂e/CHF</t>
         </is>
       </c>
       <c r="F109" s="210">
-        <f>IFERROR(F128/F15,"")</f>
-[...4 lines deleted...]
-        <v/>
+        <f>IFERROR(F108/F15,"")</f>
+        <v/>
+      </c>
+      <c r="G109" s="211" t="n">
+        <v>0.0001055555555555556</v>
       </c>
       <c r="H109" s="212">
         <f>IF(OR(NOT(ISNUMBER(F109)),NOT(ISNUMBER(G109))),"",F109-G109)</f>
         <v/>
       </c>
       <c r="I109" s="146">
         <f>IF(OR(NOT(ISNUMBER(F109)),NOT(ISNUMBER(G109)),G109=0),"",(F109-G109)/G109)</f>
         <v/>
       </c>
       <c r="J109" s="147">
         <f>IF(OR(NOT(ISNUMBER(F109)),NOT(ISNUMBER(G109))),"",IF(F109&gt;G109,"▲",IF(F109&lt;G109,"▼","→")))</f>
         <v/>
       </c>
       <c r="K109" s="213" t="n"/>
       <c r="L109" s="214" t="n"/>
       <c r="M109" s="212">
         <f>IF(OR(NOT(ISNUMBER(K129)),NOT(ISNUMBER(L129))),"",K129-L129)</f>
         <v/>
       </c>
       <c r="N109" s="212">
         <f>IF(OR(NOT(ISNUMBER(F129)),NOT(ISNUMBER(K129))),"",F129-K129)</f>
         <v/>
       </c>
       <c r="O109" s="149" t="n"/>
       <c r="P109" s="149" t="n"/>
@@ -7071,209 +7490,229 @@
         <is>
           <t>26</t>
         </is>
       </c>
       <c r="B110" s="140" t="inlineStr">
         <is>
           <t>ENVIRONNEMENT</t>
         </is>
       </c>
       <c r="C110" s="140" t="inlineStr">
         <is>
           <t>Eau</t>
         </is>
       </c>
       <c r="D110" s="141" t="inlineStr">
         <is>
           <t>Consommation totale d'eau</t>
         </is>
       </c>
       <c r="E110" s="142" t="inlineStr">
         <is>
           <t>m³</t>
         </is>
       </c>
       <c r="F110" s="215" t="n"/>
-      <c r="G110" s="216" t="n"/>
+      <c r="G110" s="216" t="n">
+        <v>1180</v>
+      </c>
       <c r="H110" s="217">
         <f>IF(OR(NOT(ISNUMBER(F110)),NOT(ISNUMBER(G110))),"",F110-G110)</f>
         <v/>
       </c>
       <c r="I110" s="146">
         <f>IF(OR(NOT(ISNUMBER(F110)),NOT(ISNUMBER(G110)),G110=0),"",(F110-G110)/G110)</f>
         <v/>
       </c>
       <c r="J110" s="147">
         <f>IF(OR(NOT(ISNUMBER(F110)),NOT(ISNUMBER(G110))),"",IF(F110&gt;G110,"▲",IF(F110&lt;G110,"▼","→")))</f>
         <v/>
       </c>
       <c r="K110" s="218" t="n"/>
-      <c r="L110" s="216" t="n"/>
+      <c r="L110" s="216" t="n">
+        <v>1000</v>
+      </c>
       <c r="M110" s="217">
         <f>IF(OR(NOT(ISNUMBER(K130)),NOT(ISNUMBER(L130))),"",K130-L130)</f>
         <v/>
       </c>
       <c r="N110" s="217">
         <f>IF(OR(NOT(ISNUMBER(F130)),NOT(ISNUMBER(K130))),"",F130-K130)</f>
         <v/>
       </c>
       <c r="O110" s="149" t="n"/>
       <c r="P110" s="149" t="n"/>
       <c r="Q110" s="136" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
     </row>
     <row r="111" ht="15" customHeight="1" s="132">
       <c r="A111" s="139" t="inlineStr">
         <is>
           <t>27.1</t>
         </is>
       </c>
       <c r="B111" s="140" t="inlineStr">
         <is>
           <t>ENVIRONNEMENT</t>
         </is>
       </c>
       <c r="C111" s="140" t="inlineStr">
         <is>
           <t>Biodiversité - localisation</t>
         </is>
       </c>
       <c r="D111" s="141" t="inlineStr">
         <is>
           <t>Sites d'interaction avec la biodiversité identifiés (voir feuille « Biodiversité »)</t>
         </is>
       </c>
       <c r="E111" s="142" t="n"/>
-      <c r="F111" s="149" t="n"/>
-      <c r="G111" s="150" t="n"/>
+      <c r="F111" s="149" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="G111" s="150" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
       <c r="H111" s="140">
         <f>IF(OR(NOT(ISNUMBER(F111)),NOT(ISNUMBER(G111))),"",F111-G111)</f>
         <v/>
       </c>
       <c r="I111" s="146">
         <f>IF(OR(NOT(ISNUMBER(F111)),NOT(ISNUMBER(G111)),G111=0),"",(F111-G111)/G111)</f>
         <v/>
       </c>
       <c r="J111" s="147">
         <f>IF(OR(NOT(ISNUMBER(F111)),NOT(ISNUMBER(G111))),"",IF(F111&gt;G111,"▲",IF(F111&lt;G111,"▼","→")))</f>
         <v/>
       </c>
       <c r="K111" s="151" t="n"/>
       <c r="L111" s="151" t="n"/>
       <c r="M111" s="140" t="n"/>
       <c r="N111" s="140" t="n"/>
       <c r="O111" s="149" t="n"/>
       <c r="P111" s="149" t="n"/>
       <c r="Q111" s="136" t="inlineStr">
         <is>
           <t>U</t>
         </is>
       </c>
     </row>
     <row r="112" ht="15" customHeight="1" s="132">
       <c r="A112" s="139" t="inlineStr">
         <is>
           <t>27.2</t>
         </is>
       </c>
       <c r="B112" s="140" t="inlineStr">
         <is>
           <t>ENVIRONNEMENT</t>
         </is>
       </c>
       <c r="C112" s="140" t="inlineStr">
         <is>
           <t>Biodiversité - localisation</t>
         </is>
       </c>
       <c r="D112" s="141" t="inlineStr">
         <is>
           <t>Nombre total de sites</t>
         </is>
       </c>
       <c r="E112" s="142" t="inlineStr">
         <is>
           <t>sites</t>
         </is>
       </c>
-      <c r="F112" s="219" t="n"/>
-      <c r="G112" s="220" t="n"/>
+      <c r="F112" s="219" t="n">
+        <v>2</v>
+      </c>
+      <c r="G112" s="220" t="n">
+        <v>2</v>
+      </c>
       <c r="H112" s="221">
         <f>IF(OR(NOT(ISNUMBER(F112)),NOT(ISNUMBER(G112))),"",F112-G112)</f>
         <v/>
       </c>
       <c r="I112" s="146">
         <f>IF(OR(NOT(ISNUMBER(F112)),NOT(ISNUMBER(G112)),G112=0),"",(F112-G112)/G112)</f>
         <v/>
       </c>
       <c r="J112" s="147">
         <f>IF(OR(NOT(ISNUMBER(F112)),NOT(ISNUMBER(G112))),"",IF(F112&gt;G112,"▲",IF(F112&lt;G112,"▼","→")))</f>
         <v/>
       </c>
       <c r="K112" s="222" t="n"/>
       <c r="L112" s="222" t="n"/>
       <c r="M112" s="221" t="n"/>
       <c r="N112" s="221" t="n"/>
       <c r="O112" s="149" t="n"/>
       <c r="P112" s="149" t="n"/>
       <c r="Q112" s="136" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
     </row>
     <row r="113" ht="15" customHeight="1" s="132">
       <c r="A113" s="139" t="inlineStr">
         <is>
           <t>27.3</t>
         </is>
       </c>
       <c r="B113" s="140" t="inlineStr">
         <is>
           <t>ENVIRONNEMENT</t>
         </is>
       </c>
       <c r="C113" s="140" t="inlineStr">
         <is>
           <t>Biodiversité - localisation</t>
         </is>
       </c>
       <c r="D113" s="141" t="inlineStr">
         <is>
           <t>Nombre de sites en zone sensible</t>
         </is>
       </c>
       <c r="E113" s="142" t="inlineStr">
         <is>
           <t>sites</t>
         </is>
       </c>
-      <c r="F113" s="219" t="n"/>
-      <c r="G113" s="220" t="n"/>
+      <c r="F113" s="219" t="n">
+        <v>1</v>
+      </c>
+      <c r="G113" s="220" t="n">
+        <v>1</v>
+      </c>
       <c r="H113" s="221">
         <f>IF(OR(NOT(ISNUMBER(F113)),NOT(ISNUMBER(G113))),"",F113-G113)</f>
         <v/>
       </c>
       <c r="I113" s="146">
         <f>IF(OR(NOT(ISNUMBER(F113)),NOT(ISNUMBER(G113)),G113=0),"",(F113-G113)/G113)</f>
         <v/>
       </c>
       <c r="J113" s="147">
         <f>IF(OR(NOT(ISNUMBER(F113)),NOT(ISNUMBER(G113))),"",IF(F113&gt;G113,"▲",IF(F113&lt;G113,"▼","→")))</f>
         <v/>
       </c>
       <c r="K113" s="223" t="n"/>
       <c r="L113" s="220" t="n"/>
       <c r="M113" s="221">
         <f>IF(OR(NOT(ISNUMBER(K133)),NOT(ISNUMBER(L133))),"",K133-L133)</f>
         <v/>
       </c>
       <c r="N113" s="221">
         <f>IF(OR(NOT(ISNUMBER(F133)),NOT(ISNUMBER(K133))),"",F133-K133)</f>
         <v/>
       </c>
       <c r="O113" s="149" t="n"/>
       <c r="P113" s="149" t="n"/>
       <c r="Q113" s="136" t="inlineStr">
@@ -7286,104 +7725,112 @@
       <c r="A114" s="139" t="inlineStr">
         <is>
           <t>27.4</t>
         </is>
       </c>
       <c r="B114" s="140" t="inlineStr">
         <is>
           <t>ENVIRONNEMENT</t>
         </is>
       </c>
       <c r="C114" s="140" t="inlineStr">
         <is>
           <t>Biodiversité - localisation</t>
         </is>
       </c>
       <c r="D114" s="141" t="inlineStr">
         <is>
           <t>Superficie totale</t>
         </is>
       </c>
       <c r="E114" s="142" t="inlineStr">
         <is>
           <t>ha</t>
         </is>
       </c>
-      <c r="F114" s="224" t="n"/>
-      <c r="G114" s="225" t="n"/>
+      <c r="F114" s="224" t="n">
+        <v>4.7</v>
+      </c>
+      <c r="G114" s="225" t="n">
+        <v>4.7</v>
+      </c>
       <c r="H114" s="226">
         <f>IF(OR(NOT(ISNUMBER(F114)),NOT(ISNUMBER(G114))),"",F114-G114)</f>
         <v/>
       </c>
       <c r="I114" s="146">
         <f>IF(OR(NOT(ISNUMBER(F114)),NOT(ISNUMBER(G114)),G114=0),"",(F114-G114)/G114)</f>
         <v/>
       </c>
       <c r="J114" s="147">
         <f>IF(OR(NOT(ISNUMBER(F114)),NOT(ISNUMBER(G114))),"",IF(F114&gt;G114,"▲",IF(F114&lt;G114,"▼","→")))</f>
         <v/>
       </c>
       <c r="K114" s="227" t="n"/>
       <c r="L114" s="227" t="n"/>
       <c r="M114" s="226" t="n"/>
       <c r="N114" s="226" t="n"/>
       <c r="O114" s="149" t="n"/>
       <c r="P114" s="149" t="n"/>
       <c r="Q114" s="136" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
     </row>
     <row r="115" ht="15" customHeight="1" s="132">
       <c r="A115" s="139" t="inlineStr">
         <is>
           <t>27.5</t>
         </is>
       </c>
       <c r="B115" s="140" t="inlineStr">
         <is>
           <t>ENVIRONNEMENT</t>
         </is>
       </c>
       <c r="C115" s="140" t="inlineStr">
         <is>
           <t>Biodiversité - localisation</t>
         </is>
       </c>
       <c r="D115" s="141" t="inlineStr">
         <is>
           <t>Superficie en zone sensible</t>
         </is>
       </c>
       <c r="E115" s="142" t="inlineStr">
         <is>
           <t>ha</t>
         </is>
       </c>
-      <c r="F115" s="224" t="n"/>
-      <c r="G115" s="225" t="n"/>
+      <c r="F115" s="224" t="n">
+        <v>3.5</v>
+      </c>
+      <c r="G115" s="225" t="n">
+        <v>3.5</v>
+      </c>
       <c r="H115" s="226">
         <f>IF(OR(NOT(ISNUMBER(F115)),NOT(ISNUMBER(G115))),"",F115-G115)</f>
         <v/>
       </c>
       <c r="I115" s="146">
         <f>IF(OR(NOT(ISNUMBER(F115)),NOT(ISNUMBER(G115)),G115=0),"",(F115-G115)/G115)</f>
         <v/>
       </c>
       <c r="J115" s="147">
         <f>IF(OR(NOT(ISNUMBER(F115)),NOT(ISNUMBER(G115))),"",IF(F115&gt;G115,"▲",IF(F115&lt;G115,"▼","→")))</f>
         <v/>
       </c>
       <c r="K115" s="228" t="n"/>
       <c r="L115" s="225" t="n"/>
       <c r="M115" s="226">
         <f>IF(OR(NOT(ISNUMBER(K135)),NOT(ISNUMBER(L135))),"",K135-L135)</f>
         <v/>
       </c>
       <c r="N115" s="226">
         <f>IF(OR(NOT(ISNUMBER(F135)),NOT(ISNUMBER(K135))),"",F135-K135)</f>
         <v/>
       </c>
       <c r="O115" s="149" t="n"/>
       <c r="P115" s="149" t="n"/>
       <c r="Q115" s="136" t="inlineStr">
@@ -7396,57 +7843,55 @@
       <c r="A116" s="139" t="inlineStr">
         <is>
           <t>27.6</t>
         </is>
       </c>
       <c r="B116" s="140" t="inlineStr">
         <is>
           <t>ENVIRONNEMENT</t>
         </is>
       </c>
       <c r="C116" s="140" t="inlineStr">
         <is>
           <t>Biodiversité - localisation</t>
         </is>
       </c>
       <c r="D116" s="141" t="inlineStr">
         <is>
           <t>Part (%) de superficie en zone sensible</t>
         </is>
       </c>
       <c r="E116" s="142" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
-      <c r="F116" s="175">
-[...5 lines deleted...]
-        <v/>
+      <c r="F116" s="175" t="n">
+        <v>0.7446808510638298</v>
+      </c>
+      <c r="G116" s="176" t="n">
+        <v>0.7446808510638298</v>
       </c>
       <c r="H116" s="146">
         <f>IF(OR(NOT(ISNUMBER(F116)),NOT(ISNUMBER(G116))),"",F116-G116)</f>
         <v/>
       </c>
       <c r="I116" s="146">
         <f>IF(OR(NOT(ISNUMBER(F116)),NOT(ISNUMBER(G116)),G116=0),"",(F116-G116)/G116)</f>
         <v/>
       </c>
       <c r="J116" s="147">
         <f>IF(OR(NOT(ISNUMBER(F116)),NOT(ISNUMBER(G116))),"",IF(F116&gt;G116,"▲",IF(F116&lt;G116,"▼","→")))</f>
         <v/>
       </c>
       <c r="K116" s="177" t="n"/>
       <c r="L116" s="178" t="n"/>
       <c r="M116" s="146">
         <f>IF(OR(NOT(ISNUMBER(K136)),NOT(ISNUMBER(L136))),"",K136-L136)</f>
         <v/>
       </c>
       <c r="N116" s="146">
         <f>IF(OR(NOT(ISNUMBER(F136)),NOT(ISNUMBER(K136))),"",F136-K136)</f>
         <v/>
       </c>
       <c r="O116" s="149" t="n"/>
       <c r="P116" s="149" t="n"/>
@@ -7456,100 +7901,116 @@
         </is>
       </c>
     </row>
     <row r="117" ht="15" customHeight="1" s="132">
       <c r="A117" s="139" t="inlineStr">
         <is>
           <t>28</t>
         </is>
       </c>
       <c r="B117" s="140" t="inlineStr">
         <is>
           <t>ENVIRONNEMENT</t>
         </is>
       </c>
       <c r="C117" s="140" t="inlineStr">
         <is>
           <t>Biodiversité - gestion</t>
         </is>
       </c>
       <c r="D117" s="141" t="inlineStr">
         <is>
           <t>Politiques et mesures de gestion des impacts sur la biodiversité (description)</t>
         </is>
       </c>
       <c r="E117" s="142" t="n"/>
-      <c r="F117" s="149" t="n"/>
-      <c r="G117" s="150" t="n"/>
+      <c r="F117" s="149" t="inlineStr">
+        <is>
+          <t>Aucune source d'émission directe sur sites sensibles ; protocole de gestion des eaux pluviales sur tous les sites.</t>
+        </is>
+      </c>
+      <c r="G117" s="150" t="inlineStr">
+        <is>
+          <t>Aucune source d'émission directe sur sites sensibles ; protocole de gestion des eaux pluviales sur tous les sites.</t>
+        </is>
+      </c>
       <c r="H117" s="140">
         <f>IF(OR(NOT(ISNUMBER(F117)),NOT(ISNUMBER(G117))),"",F117-G117)</f>
         <v/>
       </c>
       <c r="I117" s="146">
         <f>IF(OR(NOT(ISNUMBER(F117)),NOT(ISNUMBER(G117)),G117=0),"",(F117-G117)/G117)</f>
         <v/>
       </c>
       <c r="J117" s="147">
         <f>IF(OR(NOT(ISNUMBER(F117)),NOT(ISNUMBER(G117))),"",IF(F117&gt;G117,"▲",IF(F117&lt;G117,"▼","→")))</f>
         <v/>
       </c>
       <c r="K117" s="151" t="n"/>
       <c r="L117" s="151" t="n"/>
       <c r="M117" s="140" t="n"/>
       <c r="N117" s="140" t="n"/>
       <c r="O117" s="149" t="n"/>
       <c r="P117" s="149" t="n"/>
       <c r="Q117" s="136" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
     </row>
     <row r="118" ht="15" customHeight="1" s="132">
       <c r="A118" s="139" t="inlineStr">
         <is>
           <t>29.1</t>
         </is>
       </c>
       <c r="B118" s="140" t="inlineStr">
         <is>
           <t>ENVIRONNEMENT</t>
         </is>
       </c>
       <c r="C118" s="140" t="inlineStr">
         <is>
           <t>Déchets</t>
         </is>
       </c>
       <c r="D118" s="141" t="inlineStr">
         <is>
           <t>Processus de gestion des déchets mis en place</t>
         </is>
       </c>
       <c r="E118" s="142" t="n"/>
-      <c r="F118" s="149" t="n"/>
-      <c r="G118" s="150" t="n"/>
+      <c r="F118" s="149" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="G118" s="150" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
       <c r="H118" s="140">
         <f>IF(OR(NOT(ISNUMBER(F118)),NOT(ISNUMBER(G118))),"",F118-G118)</f>
         <v/>
       </c>
       <c r="I118" s="146">
         <f>IF(OR(NOT(ISNUMBER(F118)),NOT(ISNUMBER(G118)),G118=0),"",(F118-G118)/G118)</f>
         <v/>
       </c>
       <c r="J118" s="147">
         <f>IF(OR(NOT(ISNUMBER(F118)),NOT(ISNUMBER(G118))),"",IF(F118&gt;G118,"▲",IF(F118&lt;G118,"▼","→")))</f>
         <v/>
       </c>
       <c r="K118" s="151" t="n"/>
       <c r="L118" s="151" t="n"/>
       <c r="M118" s="140" t="n"/>
       <c r="N118" s="140" t="n"/>
       <c r="O118" s="149" t="n"/>
       <c r="P118" s="149" t="n"/>
       <c r="Q118" s="136" t="inlineStr">
         <is>
           <t>U</t>
         </is>
       </c>
     </row>
     <row r="119" ht="15" customHeight="1" s="132">
@@ -7557,51 +8018,53 @@
         <is>
           <t>29.2.1</t>
         </is>
       </c>
       <c r="B119" s="140" t="inlineStr">
         <is>
           <t>ENVIRONNEMENT</t>
         </is>
       </c>
       <c r="C119" s="140" t="inlineStr">
         <is>
           <t>Déchets</t>
         </is>
       </c>
       <c r="D119" s="141" t="inlineStr">
         <is>
           <t>Déchets dangereux générés</t>
         </is>
       </c>
       <c r="E119" s="142" t="inlineStr">
         <is>
           <t>t</t>
         </is>
       </c>
       <c r="F119" s="229" t="n"/>
-      <c r="G119" s="230" t="n"/>
+      <c r="G119" s="230" t="n">
+        <v>48</v>
+      </c>
       <c r="H119" s="231">
         <f>IF(OR(NOT(ISNUMBER(F119)),NOT(ISNUMBER(G119))),"",F119-G119)</f>
         <v/>
       </c>
       <c r="I119" s="146">
         <f>IF(OR(NOT(ISNUMBER(F119)),NOT(ISNUMBER(G119)),G119=0),"",(F119-G119)/G119)</f>
         <v/>
       </c>
       <c r="J119" s="147">
         <f>IF(OR(NOT(ISNUMBER(F119)),NOT(ISNUMBER(G119))),"",IF(F119&gt;G119,"▲",IF(F119&lt;G119,"▼","→")))</f>
         <v/>
       </c>
       <c r="K119" s="232" t="n"/>
       <c r="L119" s="230" t="n"/>
       <c r="M119" s="231">
         <f>IF(OR(NOT(ISNUMBER(K139)),NOT(ISNUMBER(L139))),"",K139-L139)</f>
         <v/>
       </c>
       <c r="N119" s="231">
         <f>IF(OR(NOT(ISNUMBER(F139)),NOT(ISNUMBER(K139))),"",F139-K139)</f>
         <v/>
       </c>
       <c r="O119" s="149" t="n"/>
       <c r="P119" s="149" t="n"/>
       <c r="Q119" s="136" t="inlineStr">
@@ -7615,51 +8078,53 @@
         <is>
           <t>29.2.2</t>
         </is>
       </c>
       <c r="B120" s="140" t="inlineStr">
         <is>
           <t>ENVIRONNEMENT</t>
         </is>
       </c>
       <c r="C120" s="140" t="inlineStr">
         <is>
           <t>Déchets</t>
         </is>
       </c>
       <c r="D120" s="141" t="inlineStr">
         <is>
           <t>Déchets non dangereux générés</t>
         </is>
       </c>
       <c r="E120" s="142" t="inlineStr">
         <is>
           <t>t</t>
         </is>
       </c>
       <c r="F120" s="229" t="n"/>
-      <c r="G120" s="230" t="n"/>
+      <c r="G120" s="230" t="n">
+        <v>195</v>
+      </c>
       <c r="H120" s="231">
         <f>IF(OR(NOT(ISNUMBER(F120)),NOT(ISNUMBER(G120))),"",F120-G120)</f>
         <v/>
       </c>
       <c r="I120" s="146">
         <f>IF(OR(NOT(ISNUMBER(F120)),NOT(ISNUMBER(G120)),G120=0),"",(F120-G120)/G120)</f>
         <v/>
       </c>
       <c r="J120" s="147">
         <f>IF(OR(NOT(ISNUMBER(F120)),NOT(ISNUMBER(G120))),"",IF(F120&gt;G120,"▲",IF(F120&lt;G120,"▼","→")))</f>
         <v/>
       </c>
       <c r="K120" s="232" t="n"/>
       <c r="L120" s="230" t="n"/>
       <c r="M120" s="231">
         <f>IF(OR(NOT(ISNUMBER(K140)),NOT(ISNUMBER(L140))),"",K140-L140)</f>
         <v/>
       </c>
       <c r="N120" s="231">
         <f>IF(OR(NOT(ISNUMBER(F140)),NOT(ISNUMBER(K140))),"",F140-K140)</f>
         <v/>
       </c>
       <c r="O120" s="149" t="n"/>
       <c r="P120" s="149" t="n"/>
       <c r="Q120" s="136" t="inlineStr">
@@ -7673,51 +8138,53 @@
         <is>
           <t>29.2.3</t>
         </is>
       </c>
       <c r="B121" s="140" t="inlineStr">
         <is>
           <t>ENVIRONNEMENT</t>
         </is>
       </c>
       <c r="C121" s="140" t="inlineStr">
         <is>
           <t>Déchets</t>
         </is>
       </c>
       <c r="D121" s="141" t="inlineStr">
         <is>
           <t>Déchets dangereux valorisés</t>
         </is>
       </c>
       <c r="E121" s="142" t="inlineStr">
         <is>
           <t>t</t>
         </is>
       </c>
       <c r="F121" s="229" t="n"/>
-      <c r="G121" s="230" t="n"/>
+      <c r="G121" s="230" t="n">
+        <v>30</v>
+      </c>
       <c r="H121" s="231">
         <f>IF(OR(NOT(ISNUMBER(F121)),NOT(ISNUMBER(G121))),"",F121-G121)</f>
         <v/>
       </c>
       <c r="I121" s="146">
         <f>IF(OR(NOT(ISNUMBER(F121)),NOT(ISNUMBER(G121)),G121=0),"",(F121-G121)/G121)</f>
         <v/>
       </c>
       <c r="J121" s="147">
         <f>IF(OR(NOT(ISNUMBER(F121)),NOT(ISNUMBER(G121))),"",IF(F121&gt;G121,"▲",IF(F121&lt;G121,"▼","→")))</f>
         <v/>
       </c>
       <c r="K121" s="232" t="n"/>
       <c r="L121" s="230" t="n"/>
       <c r="M121" s="231">
         <f>IF(OR(NOT(ISNUMBER(K141)),NOT(ISNUMBER(L141))),"",K141-L141)</f>
         <v/>
       </c>
       <c r="N121" s="231">
         <f>IF(OR(NOT(ISNUMBER(F141)),NOT(ISNUMBER(K141))),"",F141-K141)</f>
         <v/>
       </c>
       <c r="O121" s="149" t="n"/>
       <c r="P121" s="149" t="n"/>
       <c r="Q121" s="136" t="inlineStr">
@@ -7731,51 +8198,53 @@
         <is>
           <t>29.2.4</t>
         </is>
       </c>
       <c r="B122" s="140" t="inlineStr">
         <is>
           <t>ENVIRONNEMENT</t>
         </is>
       </c>
       <c r="C122" s="140" t="inlineStr">
         <is>
           <t>Déchets</t>
         </is>
       </c>
       <c r="D122" s="141" t="inlineStr">
         <is>
           <t>Déchets non dangereux valorisés</t>
         </is>
       </c>
       <c r="E122" s="142" t="inlineStr">
         <is>
           <t>t</t>
         </is>
       </c>
       <c r="F122" s="229" t="n"/>
-      <c r="G122" s="230" t="n"/>
+      <c r="G122" s="230" t="n">
+        <v>150</v>
+      </c>
       <c r="H122" s="231">
         <f>IF(OR(NOT(ISNUMBER(F122)),NOT(ISNUMBER(G122))),"",F122-G122)</f>
         <v/>
       </c>
       <c r="I122" s="146">
         <f>IF(OR(NOT(ISNUMBER(F122)),NOT(ISNUMBER(G122)),G122=0),"",(F122-G122)/G122)</f>
         <v/>
       </c>
       <c r="J122" s="147">
         <f>IF(OR(NOT(ISNUMBER(F122)),NOT(ISNUMBER(G122))),"",IF(F122&gt;G122,"▲",IF(F122&lt;G122,"▼","→")))</f>
         <v/>
       </c>
       <c r="K122" s="232" t="n"/>
       <c r="L122" s="230" t="n"/>
       <c r="M122" s="231">
         <f>IF(OR(NOT(ISNUMBER(K142)),NOT(ISNUMBER(L142))),"",K142-L142)</f>
         <v/>
       </c>
       <c r="N122" s="231">
         <f>IF(OR(NOT(ISNUMBER(F142)),NOT(ISNUMBER(K142))),"",F142-K142)</f>
         <v/>
       </c>
       <c r="O122" s="149" t="n"/>
       <c r="P122" s="149" t="n"/>
       <c r="Q122" s="136" t="inlineStr">
@@ -7789,56 +8258,55 @@
         <is>
           <t>29.2.h</t>
         </is>
       </c>
       <c r="B123" s="140" t="inlineStr">
         <is>
           <t>ENVIRONNEMENT</t>
         </is>
       </c>
       <c r="C123" s="140" t="inlineStr">
         <is>
           <t>Déchets</t>
         </is>
       </c>
       <c r="D123" s="141" t="inlineStr">
         <is>
           <t>Taux de valorisation des déchets dangereux</t>
         </is>
       </c>
       <c r="E123" s="142" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="F123" s="175">
-        <f>IFERROR(F141/F139,"")</f>
-[...4 lines deleted...]
-        <v/>
+        <f>IFERROR(F121/F119,"")</f>
+        <v/>
+      </c>
+      <c r="G123" s="176" t="n">
+        <v>0.625</v>
       </c>
       <c r="H123" s="146">
         <f>IF(OR(NOT(ISNUMBER(F123)),NOT(ISNUMBER(G123))),"",F123-G123)</f>
         <v/>
       </c>
       <c r="I123" s="146">
         <f>IF(OR(NOT(ISNUMBER(F123)),NOT(ISNUMBER(G123)),G123=0),"",(F123-G123)/G123)</f>
         <v/>
       </c>
       <c r="J123" s="147">
         <f>IF(OR(NOT(ISNUMBER(F123)),NOT(ISNUMBER(G123))),"",IF(F123&gt;G123,"▲",IF(F123&lt;G123,"▼","→")))</f>
         <v/>
       </c>
       <c r="K123" s="177" t="n"/>
       <c r="L123" s="178" t="n"/>
       <c r="M123" s="146">
         <f>IF(OR(NOT(ISNUMBER(K143)),NOT(ISNUMBER(L143))),"",K143-L143)</f>
         <v/>
       </c>
       <c r="N123" s="146">
         <f>IF(OR(NOT(ISNUMBER(F143)),NOT(ISNUMBER(K143))),"",F143-K143)</f>
         <v/>
       </c>
       <c r="O123" s="149" t="n"/>
       <c r="P123" s="149" t="n"/>
@@ -7853,56 +8321,55 @@
         <is>
           <t>29.2.n</t>
         </is>
       </c>
       <c r="B124" s="140" t="inlineStr">
         <is>
           <t>ENVIRONNEMENT</t>
         </is>
       </c>
       <c r="C124" s="140" t="inlineStr">
         <is>
           <t>Déchets</t>
         </is>
       </c>
       <c r="D124" s="141" t="inlineStr">
         <is>
           <t>Taux de valorisation des déchets non dangereux</t>
         </is>
       </c>
       <c r="E124" s="142" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="F124" s="175">
-        <f>IFERROR(F142/F140,"")</f>
-[...4 lines deleted...]
-        <v/>
+        <f>IFERROR(F122/F120,"")</f>
+        <v/>
+      </c>
+      <c r="G124" s="176" t="n">
+        <v>0.7692307692307693</v>
       </c>
       <c r="H124" s="146">
         <f>IF(OR(NOT(ISNUMBER(F124)),NOT(ISNUMBER(G124))),"",F124-G124)</f>
         <v/>
       </c>
       <c r="I124" s="146">
         <f>IF(OR(NOT(ISNUMBER(F124)),NOT(ISNUMBER(G124)),G124=0),"",(F124-G124)/G124)</f>
         <v/>
       </c>
       <c r="J124" s="147">
         <f>IF(OR(NOT(ISNUMBER(F124)),NOT(ISNUMBER(G124))),"",IF(F124&gt;G124,"▲",IF(F124&lt;G124,"▼","→")))</f>
         <v/>
       </c>
       <c r="K124" s="177" t="n"/>
       <c r="L124" s="178" t="n"/>
       <c r="M124" s="146">
         <f>IF(OR(NOT(ISNUMBER(K144)),NOT(ISNUMBER(L144))),"",K144-L144)</f>
         <v/>
       </c>
       <c r="N124" s="146">
         <f>IF(OR(NOT(ISNUMBER(F144)),NOT(ISNUMBER(K144))),"",F144-K144)</f>
         <v/>
       </c>
       <c r="O124" s="149" t="n"/>
       <c r="P124" s="149" t="n"/>
@@ -7917,447 +8384,512 @@
         <is>
           <t>29.2</t>
         </is>
       </c>
       <c r="B125" s="140" t="inlineStr">
         <is>
           <t>ENVIRONNEMENT</t>
         </is>
       </c>
       <c r="C125" s="140" t="inlineStr">
         <is>
           <t>Déchets</t>
         </is>
       </c>
       <c r="D125" s="141" t="inlineStr">
         <is>
           <t>Part globale (%) des déchets valorisés</t>
         </is>
       </c>
       <c r="E125" s="142" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
       <c r="F125" s="175">
-        <f>IFERROR((IFERROR(F141,0)+IFERROR(F142,0))/(IFERROR(F139,0)+IFERROR(F140,0)),"")</f>
-[...4 lines deleted...]
-        <v/>
+        <f>IFERROR((IFERROR(F121,0)+IFERROR(F122,0))/(IFERROR(F119,0)+IFERROR(F120,0)),"")</f>
+        <v/>
+      </c>
+      <c r="G125" s="176" t="n">
+        <v>0.7407407407407407</v>
       </c>
       <c r="H125" s="146">
         <f>IF(OR(NOT(ISNUMBER(F125)),NOT(ISNUMBER(G125))),"",F125-G125)</f>
         <v/>
       </c>
       <c r="I125" s="146">
         <f>IF(OR(NOT(ISNUMBER(F125)),NOT(ISNUMBER(G125)),G125=0),"",(F125-G125)/G125)</f>
         <v/>
       </c>
       <c r="J125" s="147">
         <f>IF(OR(NOT(ISNUMBER(F125)),NOT(ISNUMBER(G125))),"",IF(F125&gt;G125,"▲",IF(F125&lt;G125,"▼","→")))</f>
         <v/>
       </c>
       <c r="K125" s="177" t="n"/>
-      <c r="L125" s="178" t="n"/>
+      <c r="L125" s="178" t="n">
+        <v>0.8</v>
+      </c>
       <c r="M125" s="146">
         <f>IF(OR(NOT(ISNUMBER(K145)),NOT(ISNUMBER(L145))),"",K145-L145)</f>
         <v/>
       </c>
       <c r="N125" s="146">
         <f>IF(OR(NOT(ISNUMBER(F145)),NOT(ISNUMBER(K145))),"",F145-K145)</f>
         <v/>
       </c>
       <c r="O125" s="149" t="n"/>
       <c r="P125" s="149" t="n"/>
       <c r="Q125" s="136" t="inlineStr">
         <is>
           <t>U</t>
         </is>
       </c>
     </row>
     <row r="126" ht="15" customHeight="1" s="132">
       <c r="A126" s="139" t="inlineStr">
         <is>
           <t>30.1</t>
         </is>
       </c>
       <c r="B126" s="140" t="inlineStr">
         <is>
           <t>ENVIRONNEMENT</t>
         </is>
       </c>
       <c r="C126" s="140" t="inlineStr">
         <is>
           <t>Risques climatiques</t>
         </is>
       </c>
       <c r="D126" s="141" t="inlineStr">
         <is>
           <t>Aléas climatiques ou risques de transition identifiés</t>
         </is>
       </c>
       <c r="E126" s="142" t="n"/>
-      <c r="F126" s="149" t="n"/>
-      <c r="G126" s="150" t="n"/>
+      <c r="F126" s="149" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="G126" s="150" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
       <c r="H126" s="140">
         <f>IF(OR(NOT(ISNUMBER(F126)),NOT(ISNUMBER(G126))),"",F126-G126)</f>
         <v/>
       </c>
       <c r="I126" s="146">
         <f>IF(OR(NOT(ISNUMBER(F126)),NOT(ISNUMBER(G126)),G126=0),"",(F126-G126)/G126)</f>
         <v/>
       </c>
       <c r="J126" s="147">
         <f>IF(OR(NOT(ISNUMBER(F126)),NOT(ISNUMBER(G126))),"",IF(F126&gt;G126,"▲",IF(F126&lt;G126,"▼","→")))</f>
         <v/>
       </c>
       <c r="K126" s="151" t="n"/>
       <c r="L126" s="151" t="n"/>
       <c r="M126" s="140" t="n"/>
       <c r="N126" s="140" t="n"/>
       <c r="O126" s="149" t="n"/>
       <c r="P126" s="149" t="n"/>
       <c r="Q126" s="136" t="inlineStr">
         <is>
           <t>U</t>
         </is>
       </c>
     </row>
     <row r="127" ht="15" customHeight="1" s="132">
       <c r="A127" s="139" t="inlineStr">
         <is>
           <t>30.2</t>
         </is>
       </c>
       <c r="B127" s="140" t="inlineStr">
         <is>
           <t>ENVIRONNEMENT</t>
         </is>
       </c>
       <c r="C127" s="140" t="inlineStr">
         <is>
           <t>Risques climatiques</t>
         </is>
       </c>
       <c r="D127" s="141" t="inlineStr">
         <is>
           <t>Ces risques sont communiqués aux actionnaires</t>
         </is>
       </c>
       <c r="E127" s="142" t="n"/>
-      <c r="F127" s="149" t="n"/>
-      <c r="G127" s="150" t="n"/>
+      <c r="F127" s="149" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="G127" s="150" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
       <c r="H127" s="140">
         <f>IF(OR(NOT(ISNUMBER(F127)),NOT(ISNUMBER(G127))),"",F127-G127)</f>
         <v/>
       </c>
       <c r="I127" s="146">
         <f>IF(OR(NOT(ISNUMBER(F127)),NOT(ISNUMBER(G127)),G127=0),"",(F127-G127)/G127)</f>
         <v/>
       </c>
       <c r="J127" s="147">
         <f>IF(OR(NOT(ISNUMBER(F127)),NOT(ISNUMBER(G127))),"",IF(F127&gt;G127,"▲",IF(F127&lt;G127,"▼","→")))</f>
         <v/>
       </c>
       <c r="K127" s="151" t="n"/>
       <c r="L127" s="151" t="n"/>
       <c r="M127" s="140" t="n"/>
       <c r="N127" s="140" t="n"/>
       <c r="O127" s="149" t="n"/>
       <c r="P127" s="149" t="n"/>
       <c r="Q127" s="136" t="inlineStr">
         <is>
           <t>U</t>
         </is>
       </c>
     </row>
     <row r="128" ht="15" customHeight="1" s="132">
       <c r="A128" s="139" t="inlineStr">
         <is>
           <t>30.3</t>
         </is>
       </c>
       <c r="B128" s="140" t="inlineStr">
         <is>
           <t>ENVIRONNEMENT</t>
         </is>
       </c>
       <c r="C128" s="140" t="inlineStr">
         <is>
           <t>Risques climatiques</t>
         </is>
       </c>
       <c r="D128" s="141" t="inlineStr">
         <is>
           <t>Assurances souscrites (description)</t>
         </is>
       </c>
       <c r="E128" s="142" t="n"/>
-      <c r="F128" s="149" t="n"/>
-      <c r="G128" s="150" t="n"/>
+      <c r="F128" s="149" t="inlineStr">
+        <is>
+          <t>Assurance incendie + pertes d'exploitation, assurance catastrophes naturelles.</t>
+        </is>
+      </c>
+      <c r="G128" s="150" t="inlineStr">
+        <is>
+          <t>Assurance incendie + pertes d'exploitation, assurance catastrophes naturelles.</t>
+        </is>
+      </c>
       <c r="H128" s="140">
         <f>IF(OR(NOT(ISNUMBER(F128)),NOT(ISNUMBER(G128))),"",F128-G128)</f>
         <v/>
       </c>
       <c r="I128" s="146">
         <f>IF(OR(NOT(ISNUMBER(F128)),NOT(ISNUMBER(G128)),G128=0),"",(F128-G128)/G128)</f>
         <v/>
       </c>
       <c r="J128" s="147">
         <f>IF(OR(NOT(ISNUMBER(F128)),NOT(ISNUMBER(G128))),"",IF(F128&gt;G128,"▲",IF(F128&lt;G128,"▼","→")))</f>
         <v/>
       </c>
       <c r="K128" s="151" t="n"/>
       <c r="L128" s="151" t="n"/>
       <c r="M128" s="140" t="n"/>
       <c r="N128" s="140" t="n"/>
       <c r="O128" s="149" t="n"/>
       <c r="P128" s="149" t="n"/>
       <c r="Q128" s="136" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
     </row>
     <row r="129" ht="15" customHeight="1" s="132">
       <c r="A129" s="139" t="inlineStr">
         <is>
           <t>30.4</t>
         </is>
       </c>
       <c r="B129" s="140" t="inlineStr">
         <is>
           <t>ENVIRONNEMENT</t>
         </is>
       </c>
       <c r="C129" s="140" t="inlineStr">
         <is>
           <t>Risques climatiques</t>
         </is>
       </c>
       <c r="D129" s="141" t="inlineStr">
         <is>
           <t>Description des aléas et risques de transition (voir feuille « Risques climatiques »)</t>
         </is>
       </c>
       <c r="E129" s="142" t="n"/>
-      <c r="F129" s="149" t="n"/>
-      <c r="G129" s="150" t="n"/>
+      <c r="F129" s="149" t="inlineStr">
+        <is>
+          <t>Aléas physiques identifiés : canicules (été), tempêtes (printemps/automne), précipitations intenses. Risques de transition : durcissement réglementaire CH/UE, exigences des donneurs d'ordre.</t>
+        </is>
+      </c>
+      <c r="G129" s="150" t="inlineStr">
+        <is>
+          <t>Aléas physiques identifiés : canicules (été), tempêtes (printemps/automne), précipitations intenses. Risques de transition : durcissement réglementaire CH/UE, exigences des donneurs d'ordre.</t>
+        </is>
+      </c>
       <c r="H129" s="140">
         <f>IF(OR(NOT(ISNUMBER(F129)),NOT(ISNUMBER(G129))),"",F129-G129)</f>
         <v/>
       </c>
       <c r="I129" s="146">
         <f>IF(OR(NOT(ISNUMBER(F129)),NOT(ISNUMBER(G129)),G129=0),"",(F129-G129)/G129)</f>
         <v/>
       </c>
       <c r="J129" s="147">
         <f>IF(OR(NOT(ISNUMBER(F129)),NOT(ISNUMBER(G129))),"",IF(F129&gt;G129,"▲",IF(F129&lt;G129,"▼","→")))</f>
         <v/>
       </c>
       <c r="K129" s="151" t="n"/>
       <c r="L129" s="151" t="n"/>
       <c r="M129" s="140" t="n"/>
       <c r="N129" s="140" t="n"/>
       <c r="O129" s="149" t="n"/>
       <c r="P129" s="149" t="n"/>
       <c r="Q129" s="136" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
     </row>
     <row r="130" ht="15" customHeight="1" s="132">
       <c r="A130" s="139" t="inlineStr">
         <is>
           <t>30.5</t>
         </is>
       </c>
       <c r="B130" s="140" t="inlineStr">
         <is>
           <t>ENVIRONNEMENT</t>
         </is>
       </c>
       <c r="C130" s="140" t="inlineStr">
         <is>
           <t>Risques climatiques</t>
         </is>
       </c>
       <c r="D130" s="141" t="inlineStr">
         <is>
           <t>Évaluation de l'exposition et de la sensibilité</t>
         </is>
       </c>
       <c r="E130" s="142" t="n"/>
-      <c r="F130" s="149" t="n"/>
-      <c r="G130" s="150" t="n"/>
+      <c r="F130" s="149" t="inlineStr">
+        <is>
+          <t>Sites tous situés en zone urbaine bien équipée ; sensibilité moyenne aux aléas physiques.</t>
+        </is>
+      </c>
+      <c r="G130" s="150" t="inlineStr">
+        <is>
+          <t>Sites tous situés en zone urbaine bien équipée ; sensibilité moyenne aux aléas physiques.</t>
+        </is>
+      </c>
       <c r="H130" s="140">
         <f>IF(OR(NOT(ISNUMBER(F130)),NOT(ISNUMBER(G130))),"",F130-G130)</f>
         <v/>
       </c>
       <c r="I130" s="146">
         <f>IF(OR(NOT(ISNUMBER(F130)),NOT(ISNUMBER(G130)),G130=0),"",(F130-G130)/G130)</f>
         <v/>
       </c>
       <c r="J130" s="147">
         <f>IF(OR(NOT(ISNUMBER(F130)),NOT(ISNUMBER(G130))),"",IF(F130&gt;G130,"▲",IF(F130&lt;G130,"▼","→")))</f>
         <v/>
       </c>
       <c r="K130" s="151" t="n"/>
       <c r="L130" s="151" t="n"/>
       <c r="M130" s="140" t="n"/>
       <c r="N130" s="140" t="n"/>
       <c r="O130" s="149" t="n"/>
       <c r="P130" s="149" t="n"/>
       <c r="Q130" s="136" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
     </row>
     <row r="131" ht="23.85" customHeight="1" s="132">
       <c r="A131" s="139" t="inlineStr">
         <is>
           <t>30.6</t>
         </is>
       </c>
       <c r="B131" s="140" t="inlineStr">
         <is>
           <t>ENVIRONNEMENT</t>
         </is>
       </c>
       <c r="C131" s="140" t="inlineStr">
         <is>
           <t>Risques climatiques</t>
         </is>
       </c>
       <c r="D131" s="141" t="inlineStr">
         <is>
           <t>Horizons temporels associés</t>
         </is>
       </c>
       <c r="E131" s="142" t="n"/>
-      <c r="F131" s="149" t="n"/>
-      <c r="G131" s="150" t="n"/>
+      <c r="F131" s="149" t="inlineStr">
+        <is>
+          <t>Court terme (1-3 ans) pour aléas physiques ; moyen terme (3-10 ans) pour risques de transition.</t>
+        </is>
+      </c>
+      <c r="G131" s="150" t="inlineStr">
+        <is>
+          <t>Court terme (1-3 ans) pour aléas physiques ; moyen terme (3-10 ans) pour risques de transition.</t>
+        </is>
+      </c>
       <c r="H131" s="140">
         <f>IF(OR(NOT(ISNUMBER(F131)),NOT(ISNUMBER(G131))),"",F131-G131)</f>
         <v/>
       </c>
       <c r="I131" s="146">
         <f>IF(OR(NOT(ISNUMBER(F131)),NOT(ISNUMBER(G131)),G131=0),"",(F131-G131)/G131)</f>
         <v/>
       </c>
       <c r="J131" s="147">
         <f>IF(OR(NOT(ISNUMBER(F131)),NOT(ISNUMBER(G131))),"",IF(F131&gt;G131,"▲",IF(F131&lt;G131,"▼","→")))</f>
         <v/>
       </c>
       <c r="K131" s="151" t="n"/>
       <c r="L131" s="151" t="n"/>
       <c r="M131" s="140" t="n"/>
       <c r="N131" s="140" t="n"/>
       <c r="O131" s="149" t="n"/>
       <c r="P131" s="149" t="n"/>
       <c r="Q131" s="136" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
     </row>
     <row r="132" ht="15" customHeight="1" s="132">
       <c r="A132" s="139" t="inlineStr">
         <is>
           <t>30.7</t>
         </is>
       </c>
       <c r="B132" s="140" t="inlineStr">
         <is>
           <t>ENVIRONNEMENT</t>
         </is>
       </c>
       <c r="C132" s="140" t="inlineStr">
         <is>
           <t>Risques climatiques</t>
         </is>
       </c>
       <c r="D132" s="141" t="inlineStr">
         <is>
           <t>Mesures d'adaptation mises en œuvre</t>
         </is>
       </c>
       <c r="E132" s="142" t="n"/>
-      <c r="F132" s="149" t="n"/>
-      <c r="G132" s="150" t="n"/>
+      <c r="F132" s="149" t="inlineStr">
+        <is>
+          <t>Climatisation passive renforcée, plan de continuité d'activité testé annuellement.</t>
+        </is>
+      </c>
+      <c r="G132" s="150" t="inlineStr">
+        <is>
+          <t>Climatisation passive renforcée, plan de continuité d'activité testé annuellement.</t>
+        </is>
+      </c>
       <c r="H132" s="140">
         <f>IF(OR(NOT(ISNUMBER(F132)),NOT(ISNUMBER(G132))),"",F132-G132)</f>
         <v/>
       </c>
       <c r="I132" s="146">
         <f>IF(OR(NOT(ISNUMBER(F132)),NOT(ISNUMBER(G132)),G132=0),"",(F132-G132)/G132)</f>
         <v/>
       </c>
       <c r="J132" s="147">
         <f>IF(OR(NOT(ISNUMBER(F132)),NOT(ISNUMBER(G132))),"",IF(F132&gt;G132,"▲",IF(F132&lt;G132,"▼","→")))</f>
         <v/>
       </c>
       <c r="K132" s="151" t="n"/>
       <c r="L132" s="151" t="n"/>
       <c r="M132" s="140" t="n"/>
       <c r="N132" s="140" t="n"/>
       <c r="O132" s="149" t="n"/>
       <c r="P132" s="149" t="n"/>
       <c r="Q132" s="136" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
     </row>
     <row r="133" ht="15" customHeight="1" s="132">
       <c r="A133" s="139" t="inlineStr">
         <is>
           <t>30.8</t>
         </is>
       </c>
       <c r="B133" s="140" t="inlineStr">
         <is>
           <t>ENVIRONNEMENT</t>
         </is>
       </c>
       <c r="C133" s="140" t="inlineStr">
         <is>
           <t>Risques climatiques</t>
         </is>
       </c>
       <c r="D133" s="141" t="inlineStr">
         <is>
           <t>Niveau de risque global (élevé / moyen / faible)</t>
         </is>
       </c>
       <c r="E133" s="142" t="n"/>
-      <c r="F133" s="149" t="n"/>
-      <c r="G133" s="150" t="n"/>
+      <c r="F133" s="149" t="inlineStr">
+        <is>
+          <t>Moyen</t>
+        </is>
+      </c>
+      <c r="G133" s="150" t="inlineStr">
+        <is>
+          <t>Moyen</t>
+        </is>
+      </c>
       <c r="H133" s="140">
         <f>IF(OR(NOT(ISNUMBER(F133)),NOT(ISNUMBER(G133))),"",F133-G133)</f>
         <v/>
       </c>
       <c r="I133" s="146">
         <f>IF(OR(NOT(ISNUMBER(F133)),NOT(ISNUMBER(G133)),G133=0),"",(F133-G133)/G133)</f>
         <v/>
       </c>
       <c r="J133" s="147">
         <f>IF(OR(NOT(ISNUMBER(F133)),NOT(ISNUMBER(G133))),"",IF(F133&gt;G133,"▲",IF(F133&lt;G133,"▼","→")))</f>
         <v/>
       </c>
       <c r="K133" s="151" t="n"/>
       <c r="L133" s="151" t="n"/>
       <c r="M133" s="140" t="n"/>
       <c r="N133" s="140" t="n"/>
       <c r="O133" s="149" t="n"/>
       <c r="P133" s="149" t="n"/>
       <c r="Q133" s="136" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
     </row>
     <row r="134" ht="15" customHeight="1" s="132">
@@ -8529,79 +9061,139 @@
           <t>Adresse</t>
         </is>
       </c>
       <c r="D3" s="137" t="inlineStr">
         <is>
           <t>Code postal</t>
         </is>
       </c>
       <c r="E3" s="137" t="inlineStr">
         <is>
           <t>Ville</t>
         </is>
       </c>
       <c r="F3" s="137" t="inlineStr">
         <is>
           <t>Pays</t>
         </is>
       </c>
     </row>
     <row r="4" ht="15" customHeight="1" s="132">
       <c r="A4" s="139" t="inlineStr">
         <is>
           <t>Bureau</t>
         </is>
       </c>
-      <c r="B4" s="149" t="n"/>
-[...3 lines deleted...]
-      <c r="F4" s="149" t="n"/>
+      <c r="B4" s="149" t="inlineStr">
+        <is>
+          <t>Siège</t>
+        </is>
+      </c>
+      <c r="C4" s="149" t="inlineStr">
+        <is>
+          <t>Rue du Commerce 12</t>
+        </is>
+      </c>
+      <c r="D4" s="149" t="inlineStr">
+        <is>
+          <t>1204</t>
+        </is>
+      </c>
+      <c r="E4" s="149" t="inlineStr">
+        <is>
+          <t>Genève</t>
+        </is>
+      </c>
+      <c r="F4" s="149" t="inlineStr">
+        <is>
+          <t>Suisse</t>
+        </is>
+      </c>
     </row>
     <row r="5" ht="15" customHeight="1" s="132">
       <c r="A5" s="139" t="inlineStr">
         <is>
-          <t>Entrepôt</t>
-[...6 lines deleted...]
-      <c r="F5" s="149" t="n"/>
+          <t>Bureau</t>
+        </is>
+      </c>
+      <c r="B5" s="149" t="inlineStr">
+        <is>
+          <t>Antenne</t>
+        </is>
+      </c>
+      <c r="C5" s="149" t="inlineStr">
+        <is>
+          <t>Avenue Léman 5</t>
+        </is>
+      </c>
+      <c r="D5" s="149" t="inlineStr">
+        <is>
+          <t>1003</t>
+        </is>
+      </c>
+      <c r="E5" s="149" t="inlineStr">
+        <is>
+          <t>Lausanne</t>
+        </is>
+      </c>
+      <c r="F5" s="149" t="inlineStr">
+        <is>
+          <t>Suisse</t>
+        </is>
+      </c>
     </row>
     <row r="6" ht="15" customHeight="1" s="132">
       <c r="A6" s="139" t="inlineStr">
         <is>
           <t>Site industriel</t>
         </is>
       </c>
-      <c r="B6" s="149" t="n"/>
-[...3 lines deleted...]
-      <c r="F6" s="149" t="n"/>
+      <c r="B6" s="149" t="inlineStr">
+        <is>
+          <t>Atelier</t>
+        </is>
+      </c>
+      <c r="C6" s="149" t="inlineStr">
+        <is>
+          <t>Z.I. Vernier 3</t>
+        </is>
+      </c>
+      <c r="D6" s="149" t="inlineStr">
+        <is>
+          <t>1214</t>
+        </is>
+      </c>
+      <c r="E6" s="149" t="inlineStr">
+        <is>
+          <t>Vernier</t>
+        </is>
+      </c>
+      <c r="F6" s="149" t="inlineStr">
+        <is>
+          <t>Suisse</t>
+        </is>
+      </c>
     </row>
     <row r="7" ht="15" customHeight="1" s="132">
       <c r="A7" s="139" t="inlineStr">
         <is>
           <t>Autre</t>
         </is>
       </c>
       <c r="B7" s="149" t="n"/>
       <c r="C7" s="149" t="n"/>
       <c r="D7" s="149" t="n"/>
       <c r="E7" s="149" t="n"/>
       <c r="F7" s="149" t="n"/>
     </row>
     <row r="8" ht="15" customHeight="1" s="132">
       <c r="A8" s="140" t="n"/>
       <c r="B8" s="149" t="n"/>
       <c r="C8" s="149" t="n"/>
       <c r="D8" s="149" t="n"/>
       <c r="E8" s="149" t="n"/>
       <c r="F8" s="149" t="n"/>
     </row>
     <row r="9" ht="15" customHeight="1" s="132">
       <c r="A9" s="140" t="n"/>
       <c r="B9" s="149" t="n"/>
       <c r="C9" s="149" t="n"/>
@@ -8715,51 +9307,51 @@
     </row>
     <row r="23" ht="15" customHeight="1" s="132">
       <c r="A23" s="140" t="n"/>
       <c r="B23" s="149" t="n"/>
       <c r="C23" s="149" t="n"/>
       <c r="D23" s="149" t="n"/>
       <c r="E23" s="149" t="n"/>
       <c r="F23" s="149" t="n"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="1"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.511811023622047" footer="0.511811023622047"/>
   <pageSetup orientation="portrait" paperSize="9" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver" blackAndWhite="0" draft="0" horizontalDpi="300" verticalDpi="300" copies="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr filterMode="0">
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:J24"/>
+  <dimension ref="A1:J27"/>
   <sheetViews>
     <sheetView showFormulas="0" showGridLines="1" showRowColHeaders="1" showZeros="1" rightToLeft="0" tabSelected="0" showOutlineSymbols="1" defaultGridColor="1" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" activeCellId="0" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultColWidth="8.6796875" defaultRowHeight="15" customHeight="0" zeroHeight="0" outlineLevelRow="0"/>
   <cols>
     <col width="22" customWidth="1" style="131" min="1" max="1"/>
     <col width="14" customWidth="1" style="131" min="2" max="10"/>
   </cols>
   <sheetData>
     <row r="1" ht="17.35" customHeight="1" s="132">
       <c r="A1" s="133" t="inlineStr">
         <is>
           <t>Effectif par genre, ancienneté, type de contrat (référence 0.10, 13)</t>
         </is>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1" s="132">
       <c r="A3" s="139" t="inlineStr">
         <is>
           <t>Ancienneté</t>
         </is>
       </c>
       <c r="B3" s="234" t="inlineStr">
@@ -8816,279 +9408,343 @@
           <t>Temps partiel</t>
         </is>
       </c>
       <c r="H4" s="137" t="inlineStr">
         <is>
           <t>Total F</t>
         </is>
       </c>
       <c r="I4" s="137" t="inlineStr">
         <is>
           <t>% du total F</t>
         </is>
       </c>
       <c r="J4" s="137" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1" s="132">
       <c r="A5" s="139" t="inlineStr">
         <is>
           <t>&lt; 5 ans</t>
         </is>
       </c>
-      <c r="B5" s="237" t="n"/>
-      <c r="C5" s="237" t="n"/>
+      <c r="B5" s="237" t="n">
+        <v>8</v>
+      </c>
+      <c r="C5" s="237" t="n">
+        <v>1</v>
+      </c>
       <c r="D5" s="238">
         <f>IFERROR(B5+C5,"")</f>
         <v/>
       </c>
       <c r="E5" s="239">
         <f>IFERROR(D5/D$13,"")</f>
         <v/>
       </c>
-      <c r="F5" s="237" t="n"/>
-      <c r="G5" s="237" t="n"/>
+      <c r="F5" s="237" t="n">
+        <v>5</v>
+      </c>
+      <c r="G5" s="237" t="n">
+        <v>2</v>
+      </c>
       <c r="H5" s="238">
         <f>IFERROR(F5+G5,"")</f>
         <v/>
       </c>
       <c r="I5" s="239">
         <f>IFERROR(H5/H$13,"")</f>
         <v/>
       </c>
       <c r="J5" s="238">
         <f>IFERROR(D5+H5,"")</f>
         <v/>
       </c>
     </row>
     <row r="6" ht="15" customHeight="1" s="132">
       <c r="A6" s="139" t="inlineStr">
         <is>
           <t>5-10 ans</t>
         </is>
       </c>
-      <c r="B6" s="237" t="n"/>
-      <c r="C6" s="237" t="n"/>
+      <c r="B6" s="237" t="n">
+        <v>4</v>
+      </c>
+      <c r="C6" s="237" t="n">
+        <v>1</v>
+      </c>
       <c r="D6" s="238">
         <f>IFERROR(B6+C6,"")</f>
         <v/>
       </c>
       <c r="E6" s="239">
         <f>IFERROR(D6/D$13,"")</f>
         <v/>
       </c>
-      <c r="F6" s="237" t="n"/>
-      <c r="G6" s="237" t="n"/>
+      <c r="F6" s="237" t="n">
+        <v>4</v>
+      </c>
+      <c r="G6" s="237" t="n">
+        <v>1</v>
+      </c>
       <c r="H6" s="238">
         <f>IFERROR(F6+G6,"")</f>
         <v/>
       </c>
       <c r="I6" s="239">
         <f>IFERROR(H6/H$13,"")</f>
         <v/>
       </c>
       <c r="J6" s="238">
         <f>IFERROR(D6+H6,"")</f>
         <v/>
       </c>
     </row>
     <row r="7" ht="15" customHeight="1" s="132">
       <c r="A7" s="139" t="inlineStr">
         <is>
           <t>11-15 ans</t>
         </is>
       </c>
-      <c r="B7" s="237" t="n"/>
-      <c r="C7" s="237" t="n"/>
+      <c r="B7" s="237" t="n">
+        <v>3</v>
+      </c>
+      <c r="C7" s="237" t="n">
+        <v>0</v>
+      </c>
       <c r="D7" s="238">
         <f>IFERROR(B7+C7,"")</f>
         <v/>
       </c>
       <c r="E7" s="239">
         <f>IFERROR(D7/D$13,"")</f>
         <v/>
       </c>
-      <c r="F7" s="237" t="n"/>
-      <c r="G7" s="237" t="n"/>
+      <c r="F7" s="237" t="n">
+        <v>3</v>
+      </c>
+      <c r="G7" s="237" t="n">
+        <v>1</v>
+      </c>
       <c r="H7" s="238">
         <f>IFERROR(F7+G7,"")</f>
         <v/>
       </c>
       <c r="I7" s="239">
         <f>IFERROR(H7/H$13,"")</f>
         <v/>
       </c>
       <c r="J7" s="238">
         <f>IFERROR(D7+H7,"")</f>
         <v/>
       </c>
     </row>
     <row r="8" ht="15" customHeight="1" s="132">
       <c r="A8" s="139" t="inlineStr">
         <is>
           <t>16-20 ans</t>
         </is>
       </c>
-      <c r="B8" s="237" t="n"/>
-      <c r="C8" s="237" t="n"/>
+      <c r="B8" s="237" t="n">
+        <v>2</v>
+      </c>
+      <c r="C8" s="237" t="n">
+        <v>0</v>
+      </c>
       <c r="D8" s="238">
         <f>IFERROR(B8+C8,"")</f>
         <v/>
       </c>
       <c r="E8" s="239">
         <f>IFERROR(D8/D$13,"")</f>
         <v/>
       </c>
-      <c r="F8" s="237" t="n"/>
-      <c r="G8" s="237" t="n"/>
+      <c r="F8" s="237" t="n">
+        <v>2</v>
+      </c>
+      <c r="G8" s="237" t="n">
+        <v>0</v>
+      </c>
       <c r="H8" s="238">
         <f>IFERROR(F8+G8,"")</f>
         <v/>
       </c>
       <c r="I8" s="239">
         <f>IFERROR(H8/H$13,"")</f>
         <v/>
       </c>
       <c r="J8" s="238">
         <f>IFERROR(D8+H8,"")</f>
         <v/>
       </c>
     </row>
     <row r="9" ht="15" customHeight="1" s="132">
       <c r="A9" s="139" t="inlineStr">
         <is>
           <t>21-25 ans</t>
         </is>
       </c>
-      <c r="B9" s="237" t="n"/>
-      <c r="C9" s="237" t="n"/>
+      <c r="B9" s="237" t="n">
+        <v>2</v>
+      </c>
+      <c r="C9" s="237" t="n">
+        <v>0</v>
+      </c>
       <c r="D9" s="238">
         <f>IFERROR(B9+C9,"")</f>
         <v/>
       </c>
       <c r="E9" s="239">
         <f>IFERROR(D9/D$13,"")</f>
         <v/>
       </c>
-      <c r="F9" s="237" t="n"/>
-      <c r="G9" s="237" t="n"/>
+      <c r="F9" s="237" t="n">
+        <v>1</v>
+      </c>
+      <c r="G9" s="237" t="n">
+        <v>0</v>
+      </c>
       <c r="H9" s="238">
         <f>IFERROR(F9+G9,"")</f>
         <v/>
       </c>
       <c r="I9" s="239">
         <f>IFERROR(H9/H$13,"")</f>
         <v/>
       </c>
       <c r="J9" s="238">
         <f>IFERROR(D9+H9,"")</f>
         <v/>
       </c>
     </row>
     <row r="10" ht="15" customHeight="1" s="132">
       <c r="A10" s="139" t="inlineStr">
         <is>
           <t>26-30 ans</t>
         </is>
       </c>
-      <c r="B10" s="237" t="n"/>
-      <c r="C10" s="237" t="n"/>
+      <c r="B10" s="237" t="n">
+        <v>1</v>
+      </c>
+      <c r="C10" s="237" t="n">
+        <v>0</v>
+      </c>
       <c r="D10" s="238">
         <f>IFERROR(B10+C10,"")</f>
         <v/>
       </c>
       <c r="E10" s="239">
         <f>IFERROR(D10/D$13,"")</f>
         <v/>
       </c>
-      <c r="F10" s="237" t="n"/>
-      <c r="G10" s="237" t="n"/>
+      <c r="F10" s="237" t="n">
+        <v>1</v>
+      </c>
+      <c r="G10" s="237" t="n">
+        <v>0</v>
+      </c>
       <c r="H10" s="238">
         <f>IFERROR(F10+G10,"")</f>
         <v/>
       </c>
       <c r="I10" s="239">
         <f>IFERROR(H10/H$13,"")</f>
         <v/>
       </c>
       <c r="J10" s="238">
         <f>IFERROR(D10+H10,"")</f>
         <v/>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1" s="132">
       <c r="A11" s="139" t="inlineStr">
         <is>
           <t>31-40 ans</t>
         </is>
       </c>
-      <c r="B11" s="237" t="n"/>
-      <c r="C11" s="237" t="n"/>
+      <c r="B11" s="237" t="n">
+        <v>1</v>
+      </c>
+      <c r="C11" s="237" t="n">
+        <v>0</v>
+      </c>
       <c r="D11" s="238">
         <f>IFERROR(B11+C11,"")</f>
         <v/>
       </c>
       <c r="E11" s="239">
         <f>IFERROR(D11/D$13,"")</f>
         <v/>
       </c>
-      <c r="F11" s="237" t="n"/>
-      <c r="G11" s="237" t="n"/>
+      <c r="F11" s="237" t="n">
+        <v>0</v>
+      </c>
+      <c r="G11" s="237" t="n">
+        <v>0</v>
+      </c>
       <c r="H11" s="238">
         <f>IFERROR(F11+G11,"")</f>
         <v/>
       </c>
       <c r="I11" s="239">
         <f>IFERROR(H11/H$13,"")</f>
         <v/>
       </c>
       <c r="J11" s="238">
         <f>IFERROR(D11+H11,"")</f>
         <v/>
       </c>
     </row>
     <row r="12" ht="15" customHeight="1" s="132">
       <c r="A12" s="139" t="inlineStr">
         <is>
           <t>&gt; 40 ans</t>
         </is>
       </c>
-      <c r="B12" s="237" t="n"/>
-      <c r="C12" s="237" t="n"/>
+      <c r="B12" s="237" t="n">
+        <v>0</v>
+      </c>
+      <c r="C12" s="237" t="n">
+        <v>0</v>
+      </c>
       <c r="D12" s="238">
         <f>IFERROR(B12+C12,"")</f>
         <v/>
       </c>
       <c r="E12" s="239">
         <f>IFERROR(D12/D$13,"")</f>
         <v/>
       </c>
-      <c r="F12" s="237" t="n"/>
-      <c r="G12" s="237" t="n"/>
+      <c r="F12" s="237" t="n">
+        <v>0</v>
+      </c>
+      <c r="G12" s="237" t="n">
+        <v>0</v>
+      </c>
       <c r="H12" s="238">
         <f>IFERROR(F12+G12,"")</f>
         <v/>
       </c>
       <c r="I12" s="239">
         <f>IFERROR(H12/H$13,"")</f>
         <v/>
       </c>
       <c r="J12" s="238">
         <f>IFERROR(D12+H12,"")</f>
         <v/>
       </c>
     </row>
     <row r="13" ht="15" customHeight="1" s="132">
       <c r="A13" s="139" t="inlineStr">
         <is>
           <t>TOTAL</t>
         </is>
       </c>
       <c r="B13" s="240">
         <f>SUM(B5:B12)</f>
         <v/>
       </c>
       <c r="C13" s="240">
         <f>SUM(C5:C12)</f>
@@ -9120,100 +9776,117 @@
     <row r="16" ht="15" customHeight="1" s="132">
       <c r="A16" s="134" t="inlineStr">
         <is>
           <t>Ventilation des départs (référence #14)</t>
         </is>
       </c>
     </row>
     <row r="17" ht="23.85" customHeight="1" s="132">
       <c r="A17" s="137" t="inlineStr">
         <is>
           <t>Catégorie</t>
         </is>
       </c>
       <c r="B17" s="137" t="inlineStr">
         <is>
           <t>Nombre de départs</t>
         </is>
       </c>
     </row>
     <row r="18" ht="15" customHeight="1" s="132">
       <c r="A18" s="140" t="inlineStr">
         <is>
           <t>Femmes</t>
         </is>
       </c>
-      <c r="B18" s="149" t="n"/>
+      <c r="B18" s="149" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="19" ht="15" customHeight="1" s="132">
       <c r="A19" s="140" t="inlineStr">
         <is>
           <t>Hommes</t>
         </is>
       </c>
-      <c r="B19" s="149" t="n"/>
+      <c r="B19" s="149" t="n">
+        <v>1</v>
+      </c>
     </row>
     <row r="20" ht="15" customHeight="1" s="132">
       <c r="A20" s="140" t="inlineStr">
         <is>
           <t>&lt; 30 ans</t>
         </is>
       </c>
-      <c r="B20" s="149" t="n"/>
+      <c r="B20" s="149" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="21" ht="15" customHeight="1" s="132">
       <c r="A21" s="140" t="inlineStr">
         <is>
           <t>30-49 ans</t>
         </is>
       </c>
-      <c r="B21" s="149" t="n"/>
+      <c r="B21" s="149" t="n">
+        <v>0</v>
+      </c>
     </row>
     <row r="22" ht="15" customHeight="1" s="132">
       <c r="A22" s="140" t="inlineStr">
         <is>
           <t>≥ 50 ans</t>
         </is>
       </c>
-      <c r="B22" s="149" t="n"/>
+      <c r="B22" s="149" t="n">
+        <v>1</v>
+      </c>
     </row>
     <row r="23" ht="15" customHeight="1" s="132">
       <c r="A23" s="140" t="inlineStr">
         <is>
           <t>Suisse</t>
         </is>
       </c>
-      <c r="B23" s="149" t="n"/>
+      <c r="B23" s="149" t="n">
+        <v>1</v>
+      </c>
     </row>
     <row r="24" ht="15" customHeight="1" s="132">
       <c r="A24" s="140" t="inlineStr">
         <is>
           <t>Hors Suisse</t>
         </is>
       </c>
-      <c r="B24" s="149" t="n"/>
-    </row>
+      <c r="B24" s="149" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25"/>
+    <row r="26"/>
+    <row r="27"/>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="F3:I3"/>
     <mergeCell ref="B3:E3"/>
   </mergeCells>
   <printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="1"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.511811023622047" footer="0.511811023622047"/>
   <pageSetup orientation="portrait" paperSize="9" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver" blackAndWhite="0" draft="0" horizontalDpi="300" verticalDpi="300" copies="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr filterMode="0">
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
   <dimension ref="A1:E29"/>
   <sheetViews>
     <sheetView showFormulas="0" showGridLines="1" showRowColHeaders="1" showZeros="1" rightToLeft="0" tabSelected="0" showOutlineSymbols="1" defaultGridColor="1" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" activeCellId="0" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultColWidth="8.6796875" defaultRowHeight="15" customHeight="0" zeroHeight="0" outlineLevelRow="0"/>
@@ -9248,157 +9921,217 @@
           <t>Méthode (factuel / consommation / dépense)</t>
         </is>
       </c>
       <c r="D3" s="137" t="inlineStr">
         <is>
           <t>Émissions (tCO₂e)</t>
         </is>
       </c>
       <c r="E3" s="137" t="inlineStr">
         <is>
           <t>Commentaire</t>
         </is>
       </c>
     </row>
     <row r="4" ht="15" customHeight="1" s="132">
       <c r="A4" s="139" t="inlineStr">
         <is>
           <t>Scope 1</t>
         </is>
       </c>
       <c r="B4" s="140" t="inlineStr">
         <is>
           <t>Combustion fixe (chaudières, fours, etc.)</t>
         </is>
       </c>
-      <c r="C4" s="149" t="n"/>
-[...1 lines deleted...]
-      <c r="E4" s="149" t="n"/>
+      <c r="C4" s="149" t="inlineStr">
+        <is>
+          <t>factuel</t>
+        </is>
+      </c>
+      <c r="D4" s="241" t="n">
+        <v>90</v>
+      </c>
+      <c r="E4" s="149" t="inlineStr">
+        <is>
+          <t>Chaudière gaz, prévue PAC en 2027</t>
+        </is>
+      </c>
     </row>
     <row r="5" ht="15" customHeight="1" s="132">
       <c r="A5" s="139" t="inlineStr">
         <is>
           <t>Scope 1</t>
         </is>
       </c>
       <c r="B5" s="140" t="inlineStr">
         <is>
           <t>Combustion mobile (véhicules)</t>
         </is>
       </c>
-      <c r="C5" s="149" t="n"/>
-[...1 lines deleted...]
-      <c r="E5" s="149" t="n"/>
+      <c r="C5" s="149" t="inlineStr">
+        <is>
+          <t>factuel</t>
+        </is>
+      </c>
+      <c r="D5" s="241" t="n">
+        <v>55</v>
+      </c>
+      <c r="E5" s="149" t="inlineStr">
+        <is>
+          <t>Flotte 100% électrique</t>
+        </is>
+      </c>
     </row>
     <row r="6" ht="15" customHeight="1" s="132">
       <c r="A6" s="139" t="inlineStr">
         <is>
           <t>Scope 1</t>
         </is>
       </c>
       <c r="B6" s="140" t="inlineStr">
         <is>
           <t>Émissions fugitives (climatisation, fluides frigorigènes)</t>
         </is>
       </c>
-      <c r="C6" s="149" t="n"/>
-      <c r="D6" s="241" t="n"/>
+      <c r="C6" s="149" t="inlineStr">
+        <is>
+          <t>factuel</t>
+        </is>
+      </c>
+      <c r="D6" s="241" t="n">
+        <v>35</v>
+      </c>
       <c r="E6" s="149" t="n"/>
     </row>
     <row r="7" ht="15" customHeight="1" s="132">
       <c r="A7" s="139" t="inlineStr">
         <is>
           <t>Scope 1</t>
         </is>
       </c>
       <c r="B7" s="140" t="inlineStr">
         <is>
           <t>Émissions liées aux procédés (industrie)</t>
         </is>
       </c>
-      <c r="C7" s="149" t="n"/>
-[...1 lines deleted...]
-      <c r="E7" s="149" t="n"/>
+      <c r="C7" s="149" t="inlineStr">
+        <is>
+          <t>consommation</t>
+        </is>
+      </c>
+      <c r="D7" s="241" t="n">
+        <v>95</v>
+      </c>
+      <c r="E7" s="149" t="inlineStr">
+        <is>
+          <t>Garanties d'origine renouvelable</t>
+        </is>
+      </c>
     </row>
     <row r="8" ht="15" customHeight="1" s="132">
       <c r="A8" s="139" t="inlineStr">
         <is>
           <t>Scope 2</t>
         </is>
       </c>
       <c r="B8" s="140" t="inlineStr">
         <is>
           <t>Électricité achetée</t>
         </is>
       </c>
-      <c r="C8" s="149" t="n"/>
-      <c r="D8" s="241" t="n"/>
+      <c r="C8" s="149" t="inlineStr">
+        <is>
+          <t>consommation</t>
+        </is>
+      </c>
+      <c r="D8" s="241" t="n">
+        <v>45</v>
+      </c>
       <c r="E8" s="149" t="n"/>
     </row>
     <row r="9" ht="15" customHeight="1" s="132">
       <c r="A9" s="139" t="inlineStr">
         <is>
           <t>Scope 2</t>
         </is>
       </c>
       <c r="B9" s="140" t="inlineStr">
         <is>
           <t>Chaleur / froid / vapeur achetée</t>
         </is>
       </c>
-      <c r="C9" s="149" t="n"/>
-      <c r="D9" s="241" t="n"/>
+      <c r="C9" s="149" t="inlineStr">
+        <is>
+          <t>dépense</t>
+        </is>
+      </c>
+      <c r="D9" s="241" t="n">
+        <v>220</v>
+      </c>
       <c r="E9" s="149" t="n"/>
     </row>
     <row r="10" ht="15" customHeight="1" s="132">
       <c r="A10" s="139" t="inlineStr">
         <is>
           <t>Scope 3</t>
         </is>
       </c>
       <c r="B10" s="140" t="inlineStr">
         <is>
           <t>Achats de biens et services</t>
         </is>
       </c>
-      <c r="C10" s="149" t="n"/>
-      <c r="D10" s="241" t="n"/>
+      <c r="C10" s="149" t="inlineStr">
+        <is>
+          <t>factuel</t>
+        </is>
+      </c>
+      <c r="D10" s="241" t="n">
+        <v>90</v>
+      </c>
       <c r="E10" s="149" t="n"/>
     </row>
     <row r="11" ht="15" customHeight="1" s="132">
       <c r="A11" s="139" t="inlineStr">
         <is>
           <t>Scope 3</t>
         </is>
       </c>
       <c r="B11" s="140" t="inlineStr">
         <is>
           <t>Biens d'équipement</t>
         </is>
       </c>
-      <c r="C11" s="149" t="n"/>
-      <c r="D11" s="241" t="n"/>
+      <c r="C11" s="149" t="inlineStr">
+        <is>
+          <t>factuel</t>
+        </is>
+      </c>
+      <c r="D11" s="241" t="n">
+        <v>130</v>
+      </c>
       <c r="E11" s="149" t="n"/>
     </row>
     <row r="12" ht="15" customHeight="1" s="132">
       <c r="A12" s="139" t="inlineStr">
         <is>
           <t>Scope 3</t>
         </is>
       </c>
       <c r="B12" s="140" t="inlineStr">
         <is>
           <t>Énergie (amont, hors Scope 1/2)</t>
         </is>
       </c>
       <c r="C12" s="149" t="n"/>
       <c r="D12" s="241" t="n"/>
       <c r="E12" s="149" t="n"/>
     </row>
     <row r="13" ht="15" customHeight="1" s="132">
       <c r="A13" s="139" t="inlineStr">
         <is>
           <t>Scope 3</t>
         </is>
       </c>
       <c r="B13" s="140" t="inlineStr">
         <is>
@@ -9773,158 +10506,266 @@
           <t>IS (1-3)</t>
         </is>
       </c>
       <c r="H10" s="137" t="inlineStr">
         <is>
           <t>Score total</t>
         </is>
       </c>
       <c r="I10" s="137" t="inlineStr">
         <is>
           <t>Niveau de risque</t>
         </is>
       </c>
       <c r="J10" s="137" t="inlineStr">
         <is>
           <t>Action recommandée</t>
         </is>
       </c>
       <c r="K10" s="137" t="inlineStr">
         <is>
           <t>Commentaire</t>
         </is>
       </c>
     </row>
     <row r="11" ht="15" customHeight="1" s="132">
-      <c r="A11" s="149" t="n"/>
-[...5 lines deleted...]
-      <c r="G11" s="149" t="n"/>
+      <c r="A11" s="149" t="inlineStr">
+        <is>
+          <t>Acme Bureau SA</t>
+        </is>
+      </c>
+      <c r="B11" s="149" t="inlineStr">
+        <is>
+          <t>CH</t>
+        </is>
+      </c>
+      <c r="C11" s="149" t="inlineStr">
+        <is>
+          <t>Services</t>
+        </is>
+      </c>
+      <c r="D11" s="149" t="n">
+        <v>1</v>
+      </c>
+      <c r="E11" s="149" t="n">
+        <v>1</v>
+      </c>
+      <c r="F11" s="149" t="n">
+        <v>1</v>
+      </c>
+      <c r="G11" s="149" t="n">
+        <v>2</v>
+      </c>
       <c r="H11" s="238">
         <f>IFERROR(SUM(D11:G11),"")</f>
         <v/>
       </c>
       <c r="I11" s="238">
         <f>IF(H11="","",IF(H11&lt;=6,"Faible",IF(H11&lt;=9,"Modéré","Élevé")))</f>
         <v/>
       </c>
       <c r="J11" s="238">
         <f>IF(H11="","",IF(H11&lt;=6,"Code de conduite standard",IF(H11&lt;=9,"Questionnaire + clause contractuelle","Audit + plan d'action")))</f>
         <v/>
       </c>
       <c r="K11" s="149" t="n"/>
     </row>
     <row r="12" ht="15" customHeight="1" s="132">
-      <c r="A12" s="149" t="n"/>
-[...5 lines deleted...]
-      <c r="G12" s="149" t="n"/>
+      <c r="A12" s="149" t="inlineStr">
+        <is>
+          <t>EnerProd GmbH</t>
+        </is>
+      </c>
+      <c r="B12" s="149" t="inlineStr">
+        <is>
+          <t>DE</t>
+        </is>
+      </c>
+      <c r="C12" s="149" t="inlineStr">
+        <is>
+          <t>Industrie légère</t>
+        </is>
+      </c>
+      <c r="D12" s="149" t="n">
+        <v>2</v>
+      </c>
+      <c r="E12" s="149" t="n">
+        <v>2</v>
+      </c>
+      <c r="F12" s="149" t="n">
+        <v>2</v>
+      </c>
+      <c r="G12" s="149" t="n">
+        <v>3</v>
+      </c>
       <c r="H12" s="238">
         <f>IFERROR(SUM(D12:G12),"")</f>
         <v/>
       </c>
       <c r="I12" s="238">
         <f>IF(H12="","",IF(H12&lt;=6,"Faible",IF(H12&lt;=9,"Modéré","Élevé")))</f>
         <v/>
       </c>
       <c r="J12" s="238">
         <f>IF(H12="","",IF(H12&lt;=6,"Code de conduite standard",IF(H12&lt;=9,"Questionnaire + clause contractuelle","Audit + plan d'action")))</f>
         <v/>
       </c>
       <c r="K12" s="149" t="n"/>
     </row>
     <row r="13" ht="15" customHeight="1" s="132">
-      <c r="A13" s="149" t="n"/>
-[...5 lines deleted...]
-      <c r="G13" s="149" t="n"/>
+      <c r="A13" s="149" t="inlineStr">
+        <is>
+          <t>Tex-Asia Co.</t>
+        </is>
+      </c>
+      <c r="B13" s="149" t="inlineStr">
+        <is>
+          <t>CN</t>
+        </is>
+      </c>
+      <c r="C13" s="149" t="inlineStr">
+        <is>
+          <t>Textile</t>
+        </is>
+      </c>
+      <c r="D13" s="149" t="n">
+        <v>3</v>
+      </c>
+      <c r="E13" s="149" t="n">
+        <v>3</v>
+      </c>
+      <c r="F13" s="149" t="n">
+        <v>3</v>
+      </c>
+      <c r="G13" s="149" t="n">
+        <v>2</v>
+      </c>
       <c r="H13" s="238">
         <f>IFERROR(SUM(D13:G13),"")</f>
         <v/>
       </c>
       <c r="I13" s="238">
         <f>IF(H13="","",IF(H13&lt;=6,"Faible",IF(H13&lt;=9,"Modéré","Élevé")))</f>
         <v/>
       </c>
       <c r="J13" s="238">
         <f>IF(H13="","",IF(H13&lt;=6,"Code de conduite standard",IF(H13&lt;=9,"Questionnaire + clause contractuelle","Audit + plan d'action")))</f>
         <v/>
       </c>
-      <c r="K13" s="149" t="n"/>
+      <c r="K13" s="149" t="inlineStr">
+        <is>
+          <t>Audit prévu 2026</t>
+        </is>
+      </c>
     </row>
     <row r="14" ht="15" customHeight="1" s="132">
-      <c r="A14" s="149" t="n"/>
-[...5 lines deleted...]
-      <c r="G14" s="149" t="n"/>
+      <c r="A14" s="149" t="inlineStr">
+        <is>
+          <t>Logistique CH</t>
+        </is>
+      </c>
+      <c r="B14" s="149" t="inlineStr">
+        <is>
+          <t>CH</t>
+        </is>
+      </c>
+      <c r="C14" s="149" t="inlineStr">
+        <is>
+          <t>Transport</t>
+        </is>
+      </c>
+      <c r="D14" s="149" t="n">
+        <v>1</v>
+      </c>
+      <c r="E14" s="149" t="n">
+        <v>2</v>
+      </c>
+      <c r="F14" s="149" t="n">
+        <v>2</v>
+      </c>
+      <c r="G14" s="149" t="n">
+        <v>2</v>
+      </c>
       <c r="H14" s="238">
         <f>IFERROR(SUM(D14:G14),"")</f>
         <v/>
       </c>
       <c r="I14" s="238">
         <f>IF(H14="","",IF(H14&lt;=6,"Faible",IF(H14&lt;=9,"Modéré","Élevé")))</f>
         <v/>
       </c>
       <c r="J14" s="238">
         <f>IF(H14="","",IF(H14&lt;=6,"Code de conduite standard",IF(H14&lt;=9,"Questionnaire + clause contractuelle","Audit + plan d'action")))</f>
         <v/>
       </c>
       <c r="K14" s="149" t="n"/>
     </row>
     <row r="15" ht="15" customHeight="1" s="132">
-      <c r="A15" s="149" t="n"/>
-[...5 lines deleted...]
-      <c r="G15" s="149" t="n"/>
+      <c r="A15" s="149" t="inlineStr">
+        <is>
+          <t>ChemiPro Ltd.</t>
+        </is>
+      </c>
+      <c r="B15" s="149" t="inlineStr">
+        <is>
+          <t>FR</t>
+        </is>
+      </c>
+      <c r="C15" s="149" t="inlineStr">
+        <is>
+          <t>Chimie</t>
+        </is>
+      </c>
+      <c r="D15" s="149" t="n">
+        <v>2</v>
+      </c>
+      <c r="E15" s="149" t="n">
+        <v>3</v>
+      </c>
+      <c r="F15" s="149" t="n">
+        <v>3</v>
+      </c>
+      <c r="G15" s="149" t="n">
+        <v>3</v>
+      </c>
       <c r="H15" s="238">
         <f>IFERROR(SUM(D15:G15),"")</f>
         <v/>
       </c>
       <c r="I15" s="238">
         <f>IF(H15="","",IF(H15&lt;=6,"Faible",IF(H15&lt;=9,"Modéré","Élevé")))</f>
         <v/>
       </c>
       <c r="J15" s="238">
         <f>IF(H15="","",IF(H15&lt;=6,"Code de conduite standard",IF(H15&lt;=9,"Questionnaire + clause contractuelle","Audit + plan d'action")))</f>
         <v/>
       </c>
-      <c r="K15" s="149" t="n"/>
+      <c r="K15" s="149" t="inlineStr">
+        <is>
+          <t>Plan d'action engagé</t>
+        </is>
+      </c>
     </row>
     <row r="16" ht="15" customHeight="1" s="132">
       <c r="A16" s="149" t="n"/>
       <c r="B16" s="149" t="n"/>
       <c r="C16" s="149" t="n"/>
       <c r="D16" s="149" t="n"/>
       <c r="E16" s="149" t="n"/>
       <c r="F16" s="149" t="n"/>
       <c r="G16" s="149" t="n"/>
       <c r="H16" s="238">
         <f>IFERROR(SUM(D16:G16),"")</f>
         <v/>
       </c>
       <c r="I16" s="238">
         <f>IF(H16="","",IF(H16&lt;=6,"Faible",IF(H16&lt;=9,"Modéré","Élevé")))</f>
         <v/>
       </c>
       <c r="J16" s="238">
         <f>IF(H16="","",IF(H16&lt;=6,"Code de conduite standard",IF(H16&lt;=9,"Questionnaire + clause contractuelle","Audit + plan d'action")))</f>
         <v/>
       </c>
       <c r="K16" s="149" t="n"/>
     </row>
     <row r="17" ht="15" customHeight="1" s="132">
       <c r="A17" s="149" t="n"/>
@@ -10522,64 +11363,104 @@
           <t>Nom du site</t>
         </is>
       </c>
       <c r="C4" s="137" t="inlineStr">
         <is>
           <t>Superficie (ha)</t>
         </is>
       </c>
       <c r="D4" s="137" t="inlineStr">
         <is>
           <t>En zone sensible ?</t>
         </is>
       </c>
       <c r="E4" s="137" t="inlineStr">
         <is>
           <t>Spécifications (situé dans / à proximité)</t>
         </is>
       </c>
       <c r="F4" s="137" t="inlineStr">
         <is>
           <t>Commentaire</t>
         </is>
       </c>
     </row>
     <row r="5" ht="15" customHeight="1" s="132">
-      <c r="A5" s="149" t="n"/>
-[...4 lines deleted...]
-      <c r="F5" s="149" t="n"/>
+      <c r="A5" s="149" t="inlineStr">
+        <is>
+          <t>Suisse</t>
+        </is>
+      </c>
+      <c r="B5" s="149" t="inlineStr">
+        <is>
+          <t>Site Grand-Saconnex (GE)</t>
+        </is>
+      </c>
+      <c r="C5" s="149" t="n">
+        <v>1.2</v>
+      </c>
+      <c r="D5" s="149" t="inlineStr">
+        <is>
+          <t>Non</t>
+        </is>
+      </c>
+      <c r="E5" s="149" t="inlineStr">
+        <is>
+          <t>Zone urbaine, jardins paysagers</t>
+        </is>
+      </c>
+      <c r="F5" s="149" t="inlineStr"/>
     </row>
     <row r="6" ht="15" customHeight="1" s="132">
-      <c r="A6" s="149" t="n"/>
-[...4 lines deleted...]
-      <c r="F6" s="149" t="n"/>
+      <c r="A6" s="149" t="inlineStr">
+        <is>
+          <t>Suisse</t>
+        </is>
+      </c>
+      <c r="B6" s="149" t="inlineStr">
+        <is>
+          <t>Site Martigny (VS)</t>
+        </is>
+      </c>
+      <c r="C6" s="149" t="n">
+        <v>3.5</v>
+      </c>
+      <c r="D6" s="149" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
+      <c r="E6" s="149" t="inlineStr">
+        <is>
+          <t>Proximité d'une zone alluviale d'importance nationale (Rhône)</t>
+        </is>
+      </c>
+      <c r="F6" s="149" t="inlineStr">
+        <is>
+          <t>Plan d'action biodiversité local</t>
+        </is>
+      </c>
     </row>
     <row r="7" ht="15" customHeight="1" s="132">
       <c r="A7" s="149" t="n"/>
       <c r="B7" s="149" t="n"/>
       <c r="C7" s="149" t="n"/>
       <c r="D7" s="149" t="n"/>
       <c r="E7" s="149" t="n"/>
       <c r="F7" s="149" t="n"/>
     </row>
     <row r="8" ht="15" customHeight="1" s="132">
       <c r="A8" s="149" t="n"/>
       <c r="B8" s="149" t="n"/>
       <c r="C8" s="149" t="n"/>
       <c r="D8" s="149" t="n"/>
       <c r="E8" s="149" t="n"/>
       <c r="F8" s="149" t="n"/>
     </row>
     <row r="9" ht="15" customHeight="1" s="132">
       <c r="A9" s="149" t="n"/>
       <c r="B9" s="149" t="n"/>
       <c r="C9" s="149" t="n"/>
       <c r="D9" s="149" t="n"/>
       <c r="E9" s="149" t="n"/>
       <c r="F9" s="149" t="n"/>
     </row>
@@ -10777,70 +11658,134 @@
           <t>Probabilité</t>
         </is>
       </c>
       <c r="F3" s="137" t="inlineStr">
         <is>
           <t>Sévérité (financière)</t>
         </is>
       </c>
       <c r="G3" s="137" t="inlineStr">
         <is>
           <t>Niveau de risque</t>
         </is>
       </c>
       <c r="H3" s="137" t="inlineStr">
         <is>
           <t>Mesures d'adaptation</t>
         </is>
       </c>
       <c r="I3" s="137" t="inlineStr">
         <is>
           <t>Commentaire</t>
         </is>
       </c>
     </row>
     <row r="4" ht="15" customHeight="1" s="132">
-      <c r="A4" s="149" t="n"/>
-[...7 lines deleted...]
-      <c r="I4" s="149" t="n"/>
+      <c r="A4" s="149" t="inlineStr">
+        <is>
+          <t>Physique</t>
+        </is>
+      </c>
+      <c r="B4" s="149" t="inlineStr">
+        <is>
+          <t>Canicule</t>
+        </is>
+      </c>
+      <c r="C4" s="149" t="inlineStr">
+        <is>
+          <t>Siège</t>
+        </is>
+      </c>
+      <c r="D4" s="149" t="inlineStr">
+        <is>
+          <t>Court</t>
+        </is>
+      </c>
+      <c r="E4" s="149" t="inlineStr">
+        <is>
+          <t>Élevée</t>
+        </is>
+      </c>
+      <c r="F4" s="149" t="inlineStr">
+        <is>
+          <t>Modérée</t>
+        </is>
+      </c>
+      <c r="G4" s="149" t="inlineStr">
+        <is>
+          <t>Moyen</t>
+        </is>
+      </c>
+      <c r="H4" s="149" t="inlineStr">
+        <is>
+          <t>Climatisation passive</t>
+        </is>
+      </c>
+      <c r="I4" s="149" t="inlineStr"/>
     </row>
     <row r="5" ht="15" customHeight="1" s="132">
-      <c r="A5" s="149" t="n"/>
-[...7 lines deleted...]
-      <c r="I5" s="149" t="n"/>
+      <c r="A5" s="149" t="inlineStr">
+        <is>
+          <t>Transition</t>
+        </is>
+      </c>
+      <c r="B5" s="149" t="inlineStr">
+        <is>
+          <t>Durcissement régl.</t>
+        </is>
+      </c>
+      <c r="C5" s="149" t="inlineStr">
+        <is>
+          <t>Global</t>
+        </is>
+      </c>
+      <c r="D5" s="149" t="inlineStr">
+        <is>
+          <t>Moyen</t>
+        </is>
+      </c>
+      <c r="E5" s="149" t="inlineStr">
+        <is>
+          <t>Élevée</t>
+        </is>
+      </c>
+      <c r="F5" s="149" t="inlineStr">
+        <is>
+          <t>Élevée</t>
+        </is>
+      </c>
+      <c r="G5" s="149" t="inlineStr">
+        <is>
+          <t>Élevé</t>
+        </is>
+      </c>
+      <c r="H5" s="149" t="inlineStr">
+        <is>
+          <t>Veille réglementaire active</t>
+        </is>
+      </c>
+      <c r="I5" s="149" t="inlineStr"/>
     </row>
     <row r="6" ht="15" customHeight="1" s="132">
       <c r="A6" s="149" t="n"/>
       <c r="B6" s="149" t="n"/>
       <c r="C6" s="149" t="n"/>
       <c r="D6" s="149" t="n"/>
       <c r="E6" s="149" t="n"/>
       <c r="F6" s="149" t="n"/>
       <c r="G6" s="149" t="n"/>
       <c r="H6" s="149" t="n"/>
       <c r="I6" s="149" t="n"/>
     </row>
     <row r="7" ht="15" customHeight="1" s="132">
       <c r="A7" s="149" t="n"/>
       <c r="B7" s="149" t="n"/>
       <c r="C7" s="149" t="n"/>
       <c r="D7" s="149" t="n"/>
       <c r="E7" s="149" t="n"/>
       <c r="F7" s="149" t="n"/>
       <c r="G7" s="149" t="n"/>
       <c r="H7" s="149" t="n"/>
       <c r="I7" s="149" t="n"/>
     </row>
     <row r="8" ht="15" customHeight="1" s="132">
       <c r="A8" s="149" t="n"/>