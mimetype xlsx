--- v0 (2026-06-03)
+++ v1 (2026-07-28)
@@ -2369,53 +2369,52 @@
       <c r="A16" s="139" t="inlineStr">
         <is>
           <t>0.10</t>
         </is>
       </c>
       <c r="B16" s="140" t="inlineStr">
         <is>
           <t>Général</t>
         </is>
       </c>
       <c r="C16" s="140" t="inlineStr">
         <is>
           <t>Effectif</t>
         </is>
       </c>
       <c r="D16" s="141" t="inlineStr">
         <is>
           <t>Effectif total en ETP (depuis feuille « Personnel »)</t>
         </is>
       </c>
       <c r="E16" s="142" t="inlineStr">
         <is>
           <t>ETP</t>
         </is>
       </c>
-      <c r="F16" s="160">
-[...1 lines deleted...]
-        <v/>
+      <c r="F16" s="160" t="n">
+        <v>43</v>
       </c>
       <c r="G16" s="161" t="n"/>
       <c r="H16" s="162">
         <f>IF(OR(NOT(ISNUMBER(F16)),NOT(ISNUMBER(G16))),"",F16-G16)</f>
         <v/>
       </c>
       <c r="I16" s="146">
         <f>IF(OR(NOT(ISNUMBER(F16)),NOT(ISNUMBER(G16)),G16=0),"",(F16-G16)/G16)</f>
         <v/>
       </c>
       <c r="J16" s="147">
         <f>IF(OR(NOT(ISNUMBER(F16)),NOT(ISNUMBER(G16))),"",IF(F16&gt;G16,"▲",IF(F16&lt;G16,"▼","→")))</f>
         <v/>
       </c>
       <c r="K16" s="163" t="n"/>
       <c r="L16" s="163" t="n"/>
       <c r="M16" s="162" t="n"/>
       <c r="N16" s="162" t="n"/>
       <c r="O16" s="149" t="n"/>
       <c r="P16" s="149" t="n"/>
       <c r="Q16" s="136" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
@@ -2472,53 +2471,54 @@
         </is>
       </c>
     </row>
     <row r="18" ht="15" customHeight="1" s="132">
       <c r="A18" s="139" t="inlineStr">
         <is>
           <t>0.12</t>
         </is>
       </c>
       <c r="B18" s="140" t="inlineStr">
         <is>
           <t>Général</t>
         </is>
       </c>
       <c r="C18" s="140" t="inlineStr">
         <is>
           <t>Implantation</t>
         </is>
       </c>
       <c r="D18" s="141" t="inlineStr">
         <is>
           <t>Liste des pays d'opérations (depuis feuille « Sites »)</t>
         </is>
       </c>
       <c r="E18" s="142" t="n"/>
-      <c r="F18" s="164">
-[...1 lines deleted...]
-        <v/>
+      <c r="F18" s="164" t="inlineStr">
+        <is>
+          <t>Suisse</t>
+        </is>
       </c>
       <c r="G18" s="150" t="n"/>
       <c r="H18" s="140">
         <f>IF(OR(NOT(ISNUMBER(F18)),NOT(ISNUMBER(G18))),"",F18-G18)</f>
         <v/>
       </c>
       <c r="I18" s="146">
         <f>IF(OR(NOT(ISNUMBER(F18)),NOT(ISNUMBER(G18)),G18=0),"",(F18-G18)/G18)</f>
         <v/>
       </c>
       <c r="J18" s="147">
         <f>IF(OR(NOT(ISNUMBER(F18)),NOT(ISNUMBER(G18))),"",IF(F18&gt;G18,"▲",IF(F18&lt;G18,"▼","→")))</f>
         <v/>
       </c>
       <c r="K18" s="151" t="n"/>
       <c r="L18" s="151" t="n"/>
       <c r="M18" s="140" t="n"/>
       <c r="N18" s="140" t="n"/>
       <c r="O18" s="149" t="n"/>
       <c r="P18" s="149" t="n"/>
       <c r="Q18" s="136" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
@@ -2738,51 +2738,55 @@
         </is>
       </c>
     </row>
     <row r="24" ht="15" customHeight="1" s="132">
       <c r="A24" s="131" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="B24" s="131" t="inlineStr">
         <is>
           <t>GOUVERNANCE</t>
         </is>
       </c>
       <c r="C24" s="131" t="inlineStr">
         <is>
           <t>Structure de gouvernance</t>
         </is>
       </c>
       <c r="D24" s="131" t="inlineStr">
         <is>
           <t>Structure de gouvernance — composition de l'organe de gouvernance et de la direction générale (description)</t>
         </is>
       </c>
       <c r="E24" s="131" t="inlineStr"/>
-      <c r="F24" s="247" t="n"/>
+      <c r="F24" s="247" t="inlineStr">
+        <is>
+          <t>Conseil d'Administration (5 personnes)</t>
+        </is>
+      </c>
       <c r="G24" s="247" t="n"/>
       <c r="H24" s="131">
         <f>IF(OR(NOT(ISNUMBER(F24)),NOT(ISNUMBER(G24))),"",F24-G24)</f>
         <v/>
       </c>
       <c r="I24" s="131">
         <f>IF(OR(NOT(ISNUMBER(F24)),NOT(ISNUMBER(G24)),G24=0),"",(F24-G24)/G24)</f>
         <v/>
       </c>
       <c r="J24" s="131">
         <f>IF(OR(NOT(ISNUMBER(F24)),NOT(ISNUMBER(G24))),"",IF(F24&gt;G24,"▲",IF(F24&lt;G24,"▼","→")))</f>
         <v/>
       </c>
     </row>
     <row r="25" ht="15" customHeight="1" s="132">
       <c r="A25" s="139" t="inlineStr">
         <is>
           <t>2.1.1</t>
         </is>
       </c>
       <c r="B25" s="140" t="inlineStr">
         <is>
           <t>GOUVERNANCE</t>
         </is>
       </c>
@@ -2834,51 +2838,51 @@
         <is>
           <t>2.1.2</t>
         </is>
       </c>
       <c r="B26" s="140" t="inlineStr">
         <is>
           <t>GOUVERNANCE</t>
         </is>
       </c>
       <c r="C26" s="140" t="inlineStr">
         <is>
           <t>Diversité de genre</t>
         </is>
       </c>
       <c r="D26" s="141" t="inlineStr">
         <is>
           <t>Organe de gouvernance — hommes</t>
         </is>
       </c>
       <c r="E26" s="142" t="inlineStr">
         <is>
           <t>personnes</t>
         </is>
       </c>
       <c r="F26" s="166" t="n">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="G26" s="167" t="n"/>
       <c r="H26" s="168">
         <f>IF(OR(NOT(ISNUMBER(F26)),NOT(ISNUMBER(G26))),"",F26-G26)</f>
         <v/>
       </c>
       <c r="I26" s="146">
         <f>IF(OR(NOT(ISNUMBER(F26)),NOT(ISNUMBER(G26)),G26=0),"",(F26-G26)/G26)</f>
         <v/>
       </c>
       <c r="J26" s="147">
         <f>IF(OR(NOT(ISNUMBER(F26)),NOT(ISNUMBER(G26))),"",IF(F26&gt;G26,"▲",IF(F26&lt;G26,"▼","→")))</f>
         <v/>
       </c>
       <c r="K26" s="169" t="n"/>
       <c r="L26" s="169" t="n"/>
       <c r="M26" s="168" t="n"/>
       <c r="N26" s="168" t="n"/>
       <c r="O26" s="149" t="n"/>
       <c r="P26" s="149" t="n"/>
       <c r="Q26" s="136" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
@@ -2887,56 +2891,55 @@
       <c r="A27" s="139" t="inlineStr">
         <is>
           <t>2.1</t>
         </is>
       </c>
       <c r="B27" s="140" t="inlineStr">
         <is>
           <t>GOUVERNANCE</t>
         </is>
       </c>
       <c r="C27" s="140" t="inlineStr">
         <is>
           <t>Diversité de genre</t>
         </is>
       </c>
       <c r="D27" s="141" t="inlineStr">
         <is>
           <t>Ratio F/H — organe de gouvernance</t>
         </is>
       </c>
       <c r="E27" s="142" t="inlineStr">
         <is>
           <t>ratio</t>
         </is>
       </c>
-      <c r="F27" s="170">
-[...1 lines deleted...]
-        <v/>
+      <c r="F27" s="170" t="n">
+        <v>0.6666666666666666</v>
       </c>
       <c r="G27" s="171">
-        <f>IFERROR(G26/G27,"")</f>
+        <f>IFERROR(G25/G26,"")</f>
         <v/>
       </c>
       <c r="H27" s="172">
         <f>IF(OR(NOT(ISNUMBER(F27)),NOT(ISNUMBER(G27))),"",F27-G27)</f>
         <v/>
       </c>
       <c r="I27" s="146">
         <f>IF(OR(NOT(ISNUMBER(F27)),NOT(ISNUMBER(G27)),G27=0),"",(F27-G27)/G27)</f>
         <v/>
       </c>
       <c r="J27" s="147">
         <f>IF(OR(NOT(ISNUMBER(F27)),NOT(ISNUMBER(G27))),"",IF(F27&gt;G27,"▲",IF(F27&lt;G27,"▼","→")))</f>
         <v/>
       </c>
       <c r="K27" s="173" t="n"/>
       <c r="L27" s="173" t="n"/>
       <c r="M27" s="172" t="n"/>
       <c r="N27" s="172" t="n"/>
       <c r="O27" s="149" t="n"/>
       <c r="P27" s="149" t="n"/>
       <c r="Q27" s="136" t="inlineStr">
         <is>
           <t>S1</t>
         </is>
       </c>
@@ -2946,51 +2949,51 @@
         <is>
           <t>2.2.1</t>
         </is>
       </c>
       <c r="B28" s="140" t="inlineStr">
         <is>
           <t>GOUVERNANCE</t>
         </is>
       </c>
       <c r="C28" s="140" t="inlineStr">
         <is>
           <t>Diversité de genre</t>
         </is>
       </c>
       <c r="D28" s="141" t="inlineStr">
         <is>
           <t>Management — femmes</t>
         </is>
       </c>
       <c r="E28" s="142" t="inlineStr">
         <is>
           <t>personnes</t>
         </is>
       </c>
       <c r="F28" s="166" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="G28" s="167" t="n"/>
       <c r="H28" s="168">
         <f>IF(OR(NOT(ISNUMBER(F28)),NOT(ISNUMBER(G28))),"",F28-G28)</f>
         <v/>
       </c>
       <c r="I28" s="146">
         <f>IF(OR(NOT(ISNUMBER(F28)),NOT(ISNUMBER(G28)),G28=0),"",(F28-G28)/G28)</f>
         <v/>
       </c>
       <c r="J28" s="147">
         <f>IF(OR(NOT(ISNUMBER(F28)),NOT(ISNUMBER(G28))),"",IF(F28&gt;G28,"▲",IF(F28&lt;G28,"▼","→")))</f>
         <v/>
       </c>
       <c r="K28" s="169" t="n"/>
       <c r="L28" s="169" t="n"/>
       <c r="M28" s="168" t="n"/>
       <c r="N28" s="168" t="n"/>
       <c r="O28" s="149" t="n"/>
       <c r="P28" s="149" t="n"/>
       <c r="Q28" s="136" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
@@ -3053,56 +3056,55 @@
       <c r="A30" s="139" t="inlineStr">
         <is>
           <t>2.2</t>
         </is>
       </c>
       <c r="B30" s="140" t="inlineStr">
         <is>
           <t>GOUVERNANCE</t>
         </is>
       </c>
       <c r="C30" s="140" t="inlineStr">
         <is>
           <t>Diversité de genre</t>
         </is>
       </c>
       <c r="D30" s="141" t="inlineStr">
         <is>
           <t>Ratio F/H — management</t>
         </is>
       </c>
       <c r="E30" s="142" t="inlineStr">
         <is>
           <t>ratio</t>
         </is>
       </c>
-      <c r="F30" s="170">
-[...1 lines deleted...]
-        <v/>
+      <c r="F30" s="170" t="n">
+        <v>0.8333333333333334</v>
       </c>
       <c r="G30" s="171">
-        <f>IFERROR(G29/G30,"")</f>
+        <f>IFERROR(G28/G29,"")</f>
         <v/>
       </c>
       <c r="H30" s="172">
         <f>IF(OR(NOT(ISNUMBER(F30)),NOT(ISNUMBER(G30))),"",F30-G30)</f>
         <v/>
       </c>
       <c r="I30" s="146">
         <f>IF(OR(NOT(ISNUMBER(F30)),NOT(ISNUMBER(G30)),G30=0),"",(F30-G30)/G30)</f>
         <v/>
       </c>
       <c r="J30" s="147">
         <f>IF(OR(NOT(ISNUMBER(F30)),NOT(ISNUMBER(G30))),"",IF(F30&gt;G30,"▲",IF(F30&lt;G30,"▼","→")))</f>
         <v/>
       </c>
       <c r="K30" s="173" t="n"/>
       <c r="L30" s="173" t="n"/>
       <c r="M30" s="172" t="n"/>
       <c r="N30" s="172" t="n"/>
       <c r="O30" s="149" t="n"/>
       <c r="P30" s="149" t="n"/>
       <c r="Q30" s="136" t="inlineStr">
         <is>
           <t>S1</t>
         </is>
       </c>
@@ -3166,51 +3168,51 @@
         <is>
           <t>2.3.2</t>
         </is>
       </c>
       <c r="B32" s="140" t="inlineStr">
         <is>
           <t>GOUVERNANCE</t>
         </is>
       </c>
       <c r="C32" s="140" t="inlineStr">
         <is>
           <t>Diversité de genre</t>
         </is>
       </c>
       <c r="D32" s="141" t="inlineStr">
         <is>
           <t>Direction générale — hommes</t>
         </is>
       </c>
       <c r="E32" s="142" t="inlineStr">
         <is>
           <t>personnes</t>
         </is>
       </c>
       <c r="F32" s="166" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="G32" s="167" t="n"/>
       <c r="H32" s="168">
         <f>IF(OR(NOT(ISNUMBER(F32)),NOT(ISNUMBER(G32))),"",F32-G32)</f>
         <v/>
       </c>
       <c r="I32" s="146">
         <f>IF(OR(NOT(ISNUMBER(F32)),NOT(ISNUMBER(G32)),G32=0),"",(F32-G32)/G32)</f>
         <v/>
       </c>
       <c r="J32" s="147">
         <f>IF(OR(NOT(ISNUMBER(F32)),NOT(ISNUMBER(G32))),"",IF(F32&gt;G32,"▲",IF(F32&lt;G32,"▼","→")))</f>
         <v/>
       </c>
       <c r="K32" s="169" t="n"/>
       <c r="L32" s="169" t="n"/>
       <c r="M32" s="168" t="n"/>
       <c r="N32" s="168" t="n"/>
       <c r="O32" s="149" t="n"/>
       <c r="P32" s="149" t="n"/>
       <c r="Q32" s="136" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
@@ -3219,56 +3221,55 @@
       <c r="A33" s="139" t="inlineStr">
         <is>
           <t>2.3</t>
         </is>
       </c>
       <c r="B33" s="140" t="inlineStr">
         <is>
           <t>GOUVERNANCE</t>
         </is>
       </c>
       <c r="C33" s="140" t="inlineStr">
         <is>
           <t>Diversité de genre</t>
         </is>
       </c>
       <c r="D33" s="141" t="inlineStr">
         <is>
           <t>Ratio F/H — direction générale</t>
         </is>
       </c>
       <c r="E33" s="142" t="inlineStr">
         <is>
           <t>ratio</t>
         </is>
       </c>
-      <c r="F33" s="170">
-[...1 lines deleted...]
-        <v/>
+      <c r="F33" s="170" t="n">
+        <v>1</v>
       </c>
       <c r="G33" s="171">
-        <f>IFERROR(G32/G33,"")</f>
+        <f>IFERROR(G31/G32,"")</f>
         <v/>
       </c>
       <c r="H33" s="172">
         <f>IF(OR(NOT(ISNUMBER(F33)),NOT(ISNUMBER(G33))),"",F33-G33)</f>
         <v/>
       </c>
       <c r="I33" s="146">
         <f>IF(OR(NOT(ISNUMBER(F33)),NOT(ISNUMBER(G33)),G33=0),"",(F33-G33)/G33)</f>
         <v/>
       </c>
       <c r="J33" s="147">
         <f>IF(OR(NOT(ISNUMBER(F33)),NOT(ISNUMBER(G33))),"",IF(F33&gt;G33,"▲",IF(F33&lt;G33,"▼","→")))</f>
         <v/>
       </c>
       <c r="K33" s="173" t="n"/>
       <c r="L33" s="173" t="n"/>
       <c r="M33" s="172" t="n"/>
       <c r="N33" s="172" t="n"/>
       <c r="O33" s="149" t="n"/>
       <c r="P33" s="149" t="n"/>
       <c r="Q33" s="136" t="inlineStr">
         <is>
           <t>S1</t>
         </is>
       </c>
@@ -3769,58 +3770,54 @@
       <c r="A43" s="139" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="B43" s="140" t="inlineStr">
         <is>
           <t>GOUVERNANCE</t>
         </is>
       </c>
       <c r="C43" s="140" t="inlineStr">
         <is>
           <t>Achats durables</t>
         </is>
       </c>
       <c r="D43" s="141" t="inlineStr">
         <is>
           <t>Part (%) des achats réalisés auprès de fournisseurs durables</t>
         </is>
       </c>
       <c r="E43" s="142" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
-      <c r="F43" s="175">
-[...6 lines deleted...]
-      </c>
+      <c r="F43" s="175" t="n">
+        <v>0.12</v>
+      </c>
+      <c r="G43" s="176" t="n"/>
       <c r="H43" s="146">
         <f>IF(OR(NOT(ISNUMBER(F43)),NOT(ISNUMBER(G43))),"",F43-G43)</f>
         <v/>
       </c>
       <c r="I43" s="146">
         <f>IF(OR(NOT(ISNUMBER(F43)),NOT(ISNUMBER(G43)),G43=0),"",(F43-G43)/G43)</f>
         <v/>
       </c>
       <c r="J43" s="147">
         <f>IF(OR(NOT(ISNUMBER(F43)),NOT(ISNUMBER(G43))),"",IF(F43&gt;G43,"▲",IF(F43&lt;G43,"▼","→")))</f>
         <v/>
       </c>
       <c r="K43" s="177" t="n"/>
       <c r="L43" s="178" t="n"/>
       <c r="M43" s="146">
         <f>IF(OR(NOT(ISNUMBER(K48)),NOT(ISNUMBER(L48))),"",K48-L48)</f>
         <v/>
       </c>
       <c r="N43" s="146">
         <f>IF(OR(NOT(ISNUMBER(F48)),NOT(ISNUMBER(K48))),"",F48-K48)</f>
         <v/>
       </c>
       <c r="O43" s="149" t="n"/>
       <c r="P43" s="149" t="n"/>
       <c r="Q43" s="136" t="inlineStr">
@@ -3991,58 +3988,56 @@
       <c r="A48" s="139" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="B48" s="140" t="inlineStr">
         <is>
           <t>SOCIAL</t>
         </is>
       </c>
       <c r="C48" s="140" t="inlineStr">
         <is>
           <t>Satisfaction du personnel</t>
         </is>
       </c>
       <c r="D48" s="141" t="inlineStr">
         <is>
           <t>Taux de satisfaction des collaborateurs</t>
         </is>
       </c>
       <c r="E48" s="142" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
-      <c r="F48" s="175">
-[...6 lines deleted...]
-      </c>
+      <c r="F48" s="175" t="inlineStr">
+        <is>
+          <t>Enquête annuelle anonyme : 85% taux de réponse, 4.2/5 satisfaction moyenne.</t>
+        </is>
+      </c>
+      <c r="G48" s="176" t="n"/>
       <c r="H48" s="146">
         <f>IF(OR(NOT(ISNUMBER(F48)),NOT(ISNUMBER(G48))),"",F48-G48)</f>
         <v/>
       </c>
       <c r="I48" s="146">
         <f>IF(OR(NOT(ISNUMBER(F48)),NOT(ISNUMBER(G48)),G48=0),"",(F48-G48)/G48)</f>
         <v/>
       </c>
       <c r="J48" s="147">
         <f>IF(OR(NOT(ISNUMBER(F48)),NOT(ISNUMBER(G48))),"",IF(F48&gt;G48,"▲",IF(F48&lt;G48,"▼","→")))</f>
         <v/>
       </c>
       <c r="K48" s="177" t="n"/>
       <c r="L48" s="178" t="n"/>
       <c r="M48" s="146">
         <f>IF(OR(NOT(ISNUMBER(K57)),NOT(ISNUMBER(L57))),"",K57-L57)</f>
         <v/>
       </c>
       <c r="N48" s="146">
         <f>IF(OR(NOT(ISNUMBER(F57)),NOT(ISNUMBER(K57))),"",F57-K57)</f>
         <v/>
       </c>
       <c r="O48" s="149" t="n"/>
       <c r="P48" s="149" t="n"/>
       <c r="Q48" s="136" t="inlineStr">
@@ -4051,53 +4046,54 @@
         </is>
       </c>
     </row>
     <row r="49" ht="15" customHeight="1" s="132">
       <c r="A49" s="139" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
       <c r="B49" s="140" t="inlineStr">
         <is>
           <t>SOCIAL</t>
         </is>
       </c>
       <c r="C49" s="140" t="inlineStr">
         <is>
           <t>Ancienneté</t>
         </is>
       </c>
       <c r="D49" s="141" t="inlineStr">
         <is>
           <t>Répartition selon l'ancienneté (voir feuille « Personnel »)</t>
         </is>
       </c>
       <c r="E49" s="142" t="n"/>
-      <c r="F49" s="164">
-[...1 lines deleted...]
-        <v/>
+      <c r="F49" s="164" t="inlineStr">
+        <is>
+          <t>&lt; 5 ans: 16 (37%); 5-10 ans: 10 (23%); 11-15 ans: 7 (16%); 16-20 ans: 4 (9%); 21-25 ans: 3 (7%); 26-30 ans: 2 (5%); 31-40 ans: 1 (2%)</t>
+        </is>
       </c>
       <c r="G49" s="150" t="n"/>
       <c r="H49" s="140">
         <f>IF(OR(NOT(ISNUMBER(F49)),NOT(ISNUMBER(G49))),"",F49-G49)</f>
         <v/>
       </c>
       <c r="I49" s="146">
         <f>IF(OR(NOT(ISNUMBER(F49)),NOT(ISNUMBER(G49)),G49=0),"",(F49-G49)/G49)</f>
         <v/>
       </c>
       <c r="J49" s="147">
         <f>IF(OR(NOT(ISNUMBER(F49)),NOT(ISNUMBER(G49))),"",IF(F49&gt;G49,"▲",IF(F49&lt;G49,"▼","→")))</f>
         <v/>
       </c>
       <c r="K49" s="151" t="n"/>
       <c r="L49" s="151" t="n"/>
       <c r="M49" s="140" t="n"/>
       <c r="N49" s="140" t="n"/>
       <c r="O49" s="149" t="n"/>
       <c r="P49" s="149" t="n"/>
       <c r="Q49" s="136" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
@@ -4107,51 +4103,51 @@
         <is>
           <t>14.1</t>
         </is>
       </c>
       <c r="B50" s="140" t="inlineStr">
         <is>
           <t>SOCIAL</t>
         </is>
       </c>
       <c r="C50" s="140" t="inlineStr">
         <is>
           <t>Rotation du personnel</t>
         </is>
       </c>
       <c r="D50" s="141" t="inlineStr">
         <is>
           <t>Nombre de départs sur la période</t>
         </is>
       </c>
       <c r="E50" s="142" t="inlineStr">
         <is>
           <t>personnes</t>
         </is>
       </c>
       <c r="F50" s="166" t="n">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="G50" s="167" t="n"/>
       <c r="H50" s="168">
         <f>IF(OR(NOT(ISNUMBER(F50)),NOT(ISNUMBER(G50))),"",F50-G50)</f>
         <v/>
       </c>
       <c r="I50" s="146">
         <f>IF(OR(NOT(ISNUMBER(F50)),NOT(ISNUMBER(G50)),G50=0),"",(F50-G50)/G50)</f>
         <v/>
       </c>
       <c r="J50" s="147">
         <f>IF(OR(NOT(ISNUMBER(F50)),NOT(ISNUMBER(G50))),"",IF(F50&gt;G50,"▲",IF(F50&lt;G50,"▼","→")))</f>
         <v/>
       </c>
       <c r="K50" s="169" t="n"/>
       <c r="L50" s="169" t="n"/>
       <c r="M50" s="168" t="n"/>
       <c r="N50" s="168" t="n"/>
       <c r="O50" s="149" t="n"/>
       <c r="P50" s="149" t="n"/>
       <c r="Q50" s="136" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
@@ -4161,51 +4157,51 @@
         <is>
           <t>14.2</t>
         </is>
       </c>
       <c r="B51" s="140" t="inlineStr">
         <is>
           <t>SOCIAL</t>
         </is>
       </c>
       <c r="C51" s="140" t="inlineStr">
         <is>
           <t>Rotation du personnel</t>
         </is>
       </c>
       <c r="D51" s="141" t="inlineStr">
         <is>
           <t>Effectif moyen ETP sur la période</t>
         </is>
       </c>
       <c r="E51" s="142" t="inlineStr">
         <is>
           <t>ETP</t>
         </is>
       </c>
       <c r="F51" s="180" t="n">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="G51" s="161" t="n"/>
       <c r="H51" s="162">
         <f>IF(OR(NOT(ISNUMBER(F51)),NOT(ISNUMBER(G51))),"",F51-G51)</f>
         <v/>
       </c>
       <c r="I51" s="146">
         <f>IF(OR(NOT(ISNUMBER(F51)),NOT(ISNUMBER(G51)),G51=0),"",(F51-G51)/G51)</f>
         <v/>
       </c>
       <c r="J51" s="147">
         <f>IF(OR(NOT(ISNUMBER(F51)),NOT(ISNUMBER(G51))),"",IF(F51&gt;G51,"▲",IF(F51&lt;G51,"▼","→")))</f>
         <v/>
       </c>
       <c r="K51" s="163" t="n"/>
       <c r="L51" s="163" t="n"/>
       <c r="M51" s="162" t="n"/>
       <c r="N51" s="162" t="n"/>
       <c r="O51" s="149" t="n"/>
       <c r="P51" s="149" t="n"/>
       <c r="Q51" s="136" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
@@ -4214,94 +4210,98 @@
       <c r="A52" s="139" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="B52" s="140" t="inlineStr">
         <is>
           <t>SOCIAL</t>
         </is>
       </c>
       <c r="C52" s="140" t="inlineStr">
         <is>
           <t>Rotation du personnel</t>
         </is>
       </c>
       <c r="D52" s="141" t="inlineStr">
         <is>
           <t>Taux de rotation du personnel</t>
         </is>
       </c>
       <c r="E52" s="142" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
-      <c r="F52" s="175">
-[...1 lines deleted...]
-        <v/>
+      <c r="F52" s="175" t="n">
+        <v>0.025</v>
       </c>
       <c r="G52" s="176">
-        <f>IFERROR(G59/G60,"")</f>
+        <f>IFERROR(G50/G51,"")</f>
         <v/>
       </c>
       <c r="H52" s="146">
         <f>IF(OR(NOT(ISNUMBER(F52)),NOT(ISNUMBER(G52))),"",F52-G52)</f>
         <v/>
       </c>
       <c r="I52" s="146">
         <f>IF(OR(NOT(ISNUMBER(F52)),NOT(ISNUMBER(G52)),G52=0),"",(F52-G52)/G52)</f>
         <v/>
       </c>
       <c r="J52" s="147">
         <f>IF(OR(NOT(ISNUMBER(F52)),NOT(ISNUMBER(G52))),"",IF(F52&gt;G52,"▲",IF(F52&lt;G52,"▼","→")))</f>
         <v/>
       </c>
       <c r="K52" s="177" t="n">
         <v>0.1</v>
       </c>
       <c r="L52" s="178" t="n"/>
       <c r="M52" s="146">
         <f>IF(OR(NOT(ISNUMBER(K61)),NOT(ISNUMBER(L61))),"",K61-L61)</f>
         <v/>
       </c>
       <c r="N52" s="146">
         <f>IF(OR(NOT(ISNUMBER(F61)),NOT(ISNUMBER(K61))),"",F61-K61)</f>
         <v/>
       </c>
       <c r="O52" s="149" t="n"/>
       <c r="P52" s="149" t="n"/>
       <c r="Q52" s="136" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
     </row>
     <row r="53" ht="19.5" customHeight="1" s="132">
       <c r="A53" s="139" t="inlineStr">
         <is>
           <t>14.3</t>
+        </is>
+      </c>
+      <c r="F53" t="inlineStr">
+        <is>
+          <t>Hommes: 1; ≥ 50 ans: 1; Suisse: 1</t>
         </is>
       </c>
       <c r="Q53" s="136" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
     </row>
     <row r="54" ht="23.85" customHeight="1" s="132">
       <c r="A54" s="139" t="inlineStr">
         <is>
           <t>15.1</t>
         </is>
       </c>
       <c r="B54" s="140" t="inlineStr">
         <is>
           <t>SOCIAL</t>
         </is>
       </c>
       <c r="C54" s="140" t="inlineStr">
         <is>
           <t>Santé et sécurité</t>
         </is>
       </c>
       <c r="D54" s="141" t="inlineStr">
@@ -4375,56 +4375,55 @@
       <c r="A56" s="139" t="inlineStr">
         <is>
           <t>15</t>
         </is>
       </c>
       <c r="B56" s="140" t="inlineStr">
         <is>
           <t>SOCIAL</t>
         </is>
       </c>
       <c r="C56" s="140" t="inlineStr">
         <is>
           <t>Santé et sécurité</t>
         </is>
       </c>
       <c r="D56" s="141" t="inlineStr">
         <is>
           <t>Taux d'absentéisme</t>
         </is>
       </c>
       <c r="E56" s="142" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
-      <c r="F56" s="175">
-[...1 lines deleted...]
-        <v/>
+      <c r="F56" s="175" t="n">
+        <v>0.01955555555555556</v>
       </c>
       <c r="G56" s="176">
-        <f>IFERROR(G63/G64,"")</f>
+        <f>IFERROR(G54/G55,"")</f>
         <v/>
       </c>
       <c r="H56" s="146">
         <f>IF(OR(NOT(ISNUMBER(F56)),NOT(ISNUMBER(G56))),"",F56-G56)</f>
         <v/>
       </c>
       <c r="I56" s="146">
         <f>IF(OR(NOT(ISNUMBER(F56)),NOT(ISNUMBER(G56)),G56=0),"",(F56-G56)/G56)</f>
         <v/>
       </c>
       <c r="J56" s="147">
         <f>IF(OR(NOT(ISNUMBER(F56)),NOT(ISNUMBER(G56))),"",IF(F56&gt;G56,"▲",IF(F56&lt;G56,"▼","→")))</f>
         <v/>
       </c>
       <c r="K56" s="177" t="n">
         <v>0.018</v>
       </c>
       <c r="L56" s="178" t="n"/>
       <c r="M56" s="146">
         <f>IF(OR(NOT(ISNUMBER(K65)),NOT(ISNUMBER(L65))),"",K65-L65)</f>
         <v/>
       </c>
       <c r="N56" s="146">
         <f>IF(OR(NOT(ISNUMBER(F65)),NOT(ISNUMBER(K65))),"",F65-K65)</f>
         <v/>
@@ -4495,56 +4494,55 @@
       <c r="A58" s="139" t="inlineStr">
         <is>
           <t>15.3</t>
         </is>
       </c>
       <c r="B58" s="140" t="inlineStr">
         <is>
           <t>SOCIAL</t>
         </is>
       </c>
       <c r="C58" s="140" t="inlineStr">
         <is>
           <t>Santé et sécurité</t>
         </is>
       </c>
       <c r="D58" s="141" t="inlineStr">
         <is>
           <t>Part liée à la maladie</t>
         </is>
       </c>
       <c r="E58" s="142" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
-      <c r="F58" s="175">
-[...1 lines deleted...]
-        <v/>
+      <c r="F58" s="175" t="n">
+        <v>0.8181818181818182</v>
       </c>
       <c r="G58" s="176">
-        <f>IFERROR(G66/G63,"")</f>
+        <f>IFERROR(G57/G54,"")</f>
         <v/>
       </c>
       <c r="H58" s="146">
         <f>IF(OR(NOT(ISNUMBER(F58)),NOT(ISNUMBER(G58))),"",F58-G58)</f>
         <v/>
       </c>
       <c r="I58" s="146">
         <f>IF(OR(NOT(ISNUMBER(F58)),NOT(ISNUMBER(G58)),G58=0),"",(F58-G58)/G58)</f>
         <v/>
       </c>
       <c r="J58" s="147">
         <f>IF(OR(NOT(ISNUMBER(F58)),NOT(ISNUMBER(G58))),"",IF(F58&gt;G58,"▲",IF(F58&lt;G58,"▼","→")))</f>
         <v/>
       </c>
       <c r="K58" s="177" t="n"/>
       <c r="L58" s="178" t="n"/>
       <c r="M58" s="146">
         <f>IF(OR(NOT(ISNUMBER(K67)),NOT(ISNUMBER(L67))),"",K67-L67)</f>
         <v/>
       </c>
       <c r="N58" s="146">
         <f>IF(OR(NOT(ISNUMBER(F67)),NOT(ISNUMBER(K67))),"",F67-K67)</f>
         <v/>
       </c>
       <c r="O58" s="149" t="n"/>
@@ -4613,56 +4611,55 @@
       <c r="A60" s="139" t="inlineStr">
         <is>
           <t>15.4</t>
         </is>
       </c>
       <c r="B60" s="140" t="inlineStr">
         <is>
           <t>SOCIAL</t>
         </is>
       </c>
       <c r="C60" s="140" t="inlineStr">
         <is>
           <t>Santé et sécurité</t>
         </is>
       </c>
       <c r="D60" s="141" t="inlineStr">
         <is>
           <t>Part liée aux accidents du travail</t>
         </is>
       </c>
       <c r="E60" s="142" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
-      <c r="F60" s="175">
-[...1 lines deleted...]
-        <v/>
+      <c r="F60" s="175" t="n">
+        <v>0.1818181818181818</v>
       </c>
       <c r="G60" s="176">
-        <f>IFERROR(G68/G63,"")</f>
+        <f>IFERROR(G59/G54,"")</f>
         <v/>
       </c>
       <c r="H60" s="146">
         <f>IF(OR(NOT(ISNUMBER(F60)),NOT(ISNUMBER(G60))),"",F60-G60)</f>
         <v/>
       </c>
       <c r="I60" s="146">
         <f>IF(OR(NOT(ISNUMBER(F60)),NOT(ISNUMBER(G60)),G60=0),"",(F60-G60)/G60)</f>
         <v/>
       </c>
       <c r="J60" s="147">
         <f>IF(OR(NOT(ISNUMBER(F60)),NOT(ISNUMBER(G60))),"",IF(F60&gt;G60,"▲",IF(F60&lt;G60,"▼","→")))</f>
         <v/>
       </c>
       <c r="K60" s="177" t="n"/>
       <c r="L60" s="178" t="n"/>
       <c r="M60" s="146">
         <f>IF(OR(NOT(ISNUMBER(K69)),NOT(ISNUMBER(L69))),"",K69-L69)</f>
         <v/>
       </c>
       <c r="N60" s="146">
         <f>IF(OR(NOT(ISNUMBER(F69)),NOT(ISNUMBER(K69))),"",F69-K69)</f>
         <v/>
       </c>
       <c r="O60" s="149" t="n"/>
@@ -4837,56 +4834,55 @@
       <c r="A64" s="139" t="inlineStr">
         <is>
           <t>17.1</t>
         </is>
       </c>
       <c r="B64" s="140" t="inlineStr">
         <is>
           <t>SOCIAL</t>
         </is>
       </c>
       <c r="C64" s="140" t="inlineStr">
         <is>
           <t>Rémunération</t>
         </is>
       </c>
       <c r="D64" s="141" t="inlineStr">
         <is>
           <t>Écart salarial F/H (positif = H &gt; F)</t>
         </is>
       </c>
       <c r="E64" s="142" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
-      <c r="F64" s="175">
-[...1 lines deleted...]
-        <v/>
+      <c r="F64" s="175" t="n">
+        <v>0.05952380952380952</v>
       </c>
       <c r="G64" s="176">
-        <f>IFERROR((G71-G72)/G71,"")</f>
+        <f>IFERROR((G62-G63)/G62,"")</f>
         <v/>
       </c>
       <c r="H64" s="146">
         <f>IF(OR(NOT(ISNUMBER(F64)),NOT(ISNUMBER(G64))),"",F64-G64)</f>
         <v/>
       </c>
       <c r="I64" s="146">
         <f>IF(OR(NOT(ISNUMBER(F64)),NOT(ISNUMBER(G64)),G64=0),"",(F64-G64)/G64)</f>
         <v/>
       </c>
       <c r="J64" s="147">
         <f>IF(OR(NOT(ISNUMBER(F64)),NOT(ISNUMBER(G64))),"",IF(F64&gt;G64,"▲",IF(F64&lt;G64,"▼","→")))</f>
         <v/>
       </c>
       <c r="K64" s="177" t="n">
         <v>0</v>
       </c>
       <c r="L64" s="178" t="n"/>
       <c r="M64" s="146">
         <f>IF(OR(NOT(ISNUMBER(K73)),NOT(ISNUMBER(L73))),"",K73-L73)</f>
         <v/>
       </c>
       <c r="N64" s="146">
         <f>IF(OR(NOT(ISNUMBER(F73)),NOT(ISNUMBER(K73))),"",F73-K73)</f>
         <v/>
@@ -5011,56 +5007,55 @@
       <c r="A67" s="139" t="inlineStr">
         <is>
           <t>17.2</t>
         </is>
       </c>
       <c r="B67" s="140" t="inlineStr">
         <is>
           <t>SOCIAL</t>
         </is>
       </c>
       <c r="C67" s="140" t="inlineStr">
         <is>
           <t>Rémunération</t>
         </is>
       </c>
       <c r="D67" s="141" t="inlineStr">
         <is>
           <t>Écart par rapport à la branche (positif = entreprise &gt; branche)</t>
         </is>
       </c>
       <c r="E67" s="142" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
-      <c r="F67" s="175">
-[...1 lines deleted...]
-        <v/>
+      <c r="F67" s="175" t="n">
+        <v>0.025</v>
       </c>
       <c r="G67" s="176">
-        <f>IFERROR((G74-G75)/G75,"")</f>
+        <f>IFERROR((G65-G66)/G66,"")</f>
         <v/>
       </c>
       <c r="H67" s="146">
         <f>IF(OR(NOT(ISNUMBER(F67)),NOT(ISNUMBER(G67))),"",F67-G67)</f>
         <v/>
       </c>
       <c r="I67" s="146">
         <f>IF(OR(NOT(ISNUMBER(F67)),NOT(ISNUMBER(G67)),G67=0),"",(F67-G67)/G67)</f>
         <v/>
       </c>
       <c r="J67" s="147">
         <f>IF(OR(NOT(ISNUMBER(F67)),NOT(ISNUMBER(G67))),"",IF(F67&gt;G67,"▲",IF(F67&lt;G67,"▼","→")))</f>
         <v/>
       </c>
       <c r="K67" s="177" t="n"/>
       <c r="L67" s="178" t="n"/>
       <c r="M67" s="146">
         <f>IF(OR(NOT(ISNUMBER(K76)),NOT(ISNUMBER(L76))),"",K76-L76)</f>
         <v/>
       </c>
       <c r="N67" s="146">
         <f>IF(OR(NOT(ISNUMBER(F76)),NOT(ISNUMBER(K76))),"",F76-K76)</f>
         <v/>
       </c>
       <c r="O67" s="149" t="n"/>
@@ -5183,56 +5178,55 @@
       <c r="A70" s="139" t="inlineStr">
         <is>
           <t>17.3</t>
         </is>
       </c>
       <c r="B70" s="140" t="inlineStr">
         <is>
           <t>SOCIAL</t>
         </is>
       </c>
       <c r="C70" s="140" t="inlineStr">
         <is>
           <t>Rémunération</t>
         </is>
       </c>
       <c r="D70" s="141" t="inlineStr">
         <is>
           <t>Multiplicateur de rémunération (max / min)</t>
         </is>
       </c>
       <c r="E70" s="142" t="inlineStr">
         <is>
           <t>ratio</t>
         </is>
       </c>
-      <c r="F70" s="170">
-[...1 lines deleted...]
-        <v/>
+      <c r="F70" s="170" t="n">
+        <v>3.692307692307693</v>
       </c>
       <c r="G70" s="171">
-        <f>IFERROR(G77/G78,"")</f>
+        <f>IFERROR(G68/G69,"")</f>
         <v/>
       </c>
       <c r="H70" s="172">
         <f>IF(OR(NOT(ISNUMBER(F70)),NOT(ISNUMBER(G70))),"",F70-G70)</f>
         <v/>
       </c>
       <c r="I70" s="146">
         <f>IF(OR(NOT(ISNUMBER(F70)),NOT(ISNUMBER(G70)),G70=0),"",(F70-G70)/G70)</f>
         <v/>
       </c>
       <c r="J70" s="147">
         <f>IF(OR(NOT(ISNUMBER(F70)),NOT(ISNUMBER(G70))),"",IF(F70&gt;G70,"▲",IF(F70&lt;G70,"▼","→")))</f>
         <v/>
       </c>
       <c r="K70" s="185" t="n">
         <v>4</v>
       </c>
       <c r="L70" s="186" t="n"/>
       <c r="M70" s="172">
         <f>IF(OR(NOT(ISNUMBER(K79)),NOT(ISNUMBER(L79))),"",K79-L79)</f>
         <v/>
       </c>
       <c r="N70" s="172">
         <f>IF(OR(NOT(ISNUMBER(F79)),NOT(ISNUMBER(K79))),"",F79-K79)</f>
         <v/>
@@ -5249,58 +5243,54 @@
       <c r="A71" s="139" t="inlineStr">
         <is>
           <t>18.1</t>
         </is>
       </c>
       <c r="B71" s="140" t="inlineStr">
         <is>
           <t>SOCIAL</t>
         </is>
       </c>
       <c r="C71" s="140" t="inlineStr">
         <is>
           <t>Formation</t>
         </is>
       </c>
       <c r="D71" s="141" t="inlineStr">
         <is>
           <t>Part (%) d'heures de formation par rapport au total des heures travaillées</t>
         </is>
       </c>
       <c r="E71" s="142" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
-      <c r="F71" s="175">
-[...6 lines deleted...]
-      </c>
+      <c r="F71" s="175" t="n">
+        <v>0.022</v>
+      </c>
+      <c r="G71" s="176" t="n"/>
       <c r="H71" s="146">
         <f>IF(OR(NOT(ISNUMBER(F71)),NOT(ISNUMBER(G71))),"",F71-G71)</f>
         <v/>
       </c>
       <c r="I71" s="146">
         <f>IF(OR(NOT(ISNUMBER(F71)),NOT(ISNUMBER(G71)),G71=0),"",(F71-G71)/G71)</f>
         <v/>
       </c>
       <c r="J71" s="147">
         <f>IF(OR(NOT(ISNUMBER(F71)),NOT(ISNUMBER(G71))),"",IF(F71&gt;G71,"▲",IF(F71&lt;G71,"▼","→")))</f>
         <v/>
       </c>
       <c r="K71" s="177" t="n">
         <v>0.025</v>
       </c>
       <c r="L71" s="178" t="n"/>
       <c r="M71" s="146">
         <f>IF(OR(NOT(ISNUMBER(K88)),NOT(ISNUMBER(L88))),"",K88-L88)</f>
         <v/>
       </c>
       <c r="N71" s="146">
         <f>IF(OR(NOT(ISNUMBER(F88)),NOT(ISNUMBER(K88))),"",F88-K88)</f>
         <v/>
       </c>
       <c r="O71" s="149" t="n"/>
@@ -5624,51 +5614,55 @@
         </is>
       </c>
     </row>
     <row r="78" ht="15" customHeight="1" s="132">
       <c r="A78" s="139" t="inlineStr">
         <is>
           <t>20.2</t>
         </is>
       </c>
       <c r="B78" s="140" t="inlineStr">
         <is>
           <t>SOCIAL</t>
         </is>
       </c>
       <c r="C78" s="140" t="inlineStr">
         <is>
           <t>Fournisseurs</t>
         </is>
       </c>
       <c r="D78" s="141" t="inlineStr">
         <is>
           <t>Processus d'évaluation des fournisseurs pour identifier ceux qui présentent un risque éthique</t>
         </is>
       </c>
       <c r="E78" s="142" t="inlineStr"/>
-      <c r="F78" s="248" t="n"/>
+      <c r="F78" s="248" t="inlineStr">
+        <is>
+          <t>Oui</t>
+        </is>
+      </c>
       <c r="G78" s="248" t="n"/>
       <c r="H78" s="146">
         <f>IF(OR(NOT(ISNUMBER(F78)),NOT(ISNUMBER(G78))),"",F78-G78)</f>
         <v/>
       </c>
       <c r="I78" s="146">
         <f>IF(OR(NOT(ISNUMBER(F78)),NOT(ISNUMBER(G78)),G78=0),"",(F78-G78)/G78)</f>
         <v/>
       </c>
       <c r="J78" s="147">
         <f>IF(OR(NOT(ISNUMBER(F78)),NOT(ISNUMBER(G78))),"",IF(F78&gt;G78,"▲",IF(F78&lt;G78,"▼","→")))</f>
         <v/>
       </c>
       <c r="K78" s="177" t="n"/>
       <c r="L78" s="178" t="n"/>
       <c r="M78" s="146">
         <f>IF(OR(NOT(ISNUMBER(K96)),NOT(ISNUMBER(L96))),"",K96-L96)</f>
         <v/>
       </c>
       <c r="N78" s="146">
         <f>IF(OR(NOT(ISNUMBER(F96)),NOT(ISNUMBER(K96))),"",F96-K96)</f>
         <v/>
       </c>
       <c r="O78" s="149" t="n"/>
       <c r="P78" s="149" t="n"/>
@@ -5682,58 +5676,54 @@
       <c r="A79" s="139" t="inlineStr">
         <is>
           <t>20.3</t>
         </is>
       </c>
       <c r="B79" s="140" t="inlineStr">
         <is>
           <t>SOCIAL</t>
         </is>
       </c>
       <c r="C79" s="140" t="inlineStr">
         <is>
           <t>Fournisseurs</t>
         </is>
       </c>
       <c r="D79" s="141" t="inlineStr">
         <is>
           <t>Part (%) des achats locaux</t>
         </is>
       </c>
       <c r="E79" s="142" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
-      <c r="F79" s="175">
-[...6 lines deleted...]
-      </c>
+      <c r="F79" s="175" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="G79" s="176" t="n"/>
       <c r="H79" s="146">
         <f>IF(OR(NOT(ISNUMBER(F79)),NOT(ISNUMBER(G79))),"",F79-G79)</f>
         <v/>
       </c>
       <c r="I79" s="146">
         <f>IF(OR(NOT(ISNUMBER(F79)),NOT(ISNUMBER(G79)),G79=0),"",(F79-G79)/G79)</f>
         <v/>
       </c>
       <c r="J79" s="147">
         <f>IF(OR(NOT(ISNUMBER(F79)),NOT(ISNUMBER(G79))),"",IF(F79&gt;G79,"▲",IF(F79&lt;G79,"▼","→")))</f>
         <v/>
       </c>
       <c r="K79" s="177" t="n">
         <v>0.5</v>
       </c>
       <c r="L79" s="178" t="n"/>
       <c r="M79" s="146">
         <f>IF(OR(NOT(ISNUMBER(K99)),NOT(ISNUMBER(L99))),"",K99-L99)</f>
         <v/>
       </c>
       <c r="N79" s="146">
         <f>IF(OR(NOT(ISNUMBER(F99)),NOT(ISNUMBER(K99))),"",F99-K99)</f>
         <v/>
       </c>
       <c r="O79" s="149" t="n"/>
@@ -5916,56 +5906,55 @@
       <c r="A83" s="139" t="inlineStr">
         <is>
           <t>21.2</t>
         </is>
       </c>
       <c r="B83" s="140" t="inlineStr">
         <is>
           <t>SOCIAL</t>
         </is>
       </c>
       <c r="C83" s="140" t="inlineStr">
         <is>
           <t>Communautés locales</t>
         </is>
       </c>
       <c r="D83" s="141" t="inlineStr">
         <is>
           <t>Part (%) des projets ayant fait l'objet d'une analyse d'impact</t>
         </is>
       </c>
       <c r="E83" s="142" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
-      <c r="F83" s="175">
-[...1 lines deleted...]
-        <v/>
+      <c r="F83" s="175" t="n">
+        <v>0.75</v>
       </c>
       <c r="G83" s="176">
-        <f>IFERROR(G102/G101,"")</f>
+        <f>IFERROR(G82/G81,"")</f>
         <v/>
       </c>
       <c r="H83" s="146">
         <f>IF(OR(NOT(ISNUMBER(F83)),NOT(ISNUMBER(G83))),"",F83-G83)</f>
         <v/>
       </c>
       <c r="I83" s="146">
         <f>IF(OR(NOT(ISNUMBER(F83)),NOT(ISNUMBER(G83)),G83=0),"",(F83-G83)/G83)</f>
         <v/>
       </c>
       <c r="J83" s="147">
         <f>IF(OR(NOT(ISNUMBER(F83)),NOT(ISNUMBER(G83))),"",IF(F83&gt;G83,"▲",IF(F83&lt;G83,"▼","→")))</f>
         <v/>
       </c>
       <c r="K83" s="177" t="n"/>
       <c r="L83" s="178" t="n"/>
       <c r="M83" s="146">
         <f>IF(OR(NOT(ISNUMBER(K103)),NOT(ISNUMBER(L103))),"",K103-L103)</f>
         <v/>
       </c>
       <c r="N83" s="146">
         <f>IF(OR(NOT(ISNUMBER(F103)),NOT(ISNUMBER(K103))),"",F103-K103)</f>
         <v/>
       </c>
       <c r="O83" s="149" t="n"/>
@@ -6469,56 +6458,55 @@
       <c r="A94" s="139" t="inlineStr">
         <is>
           <t>23.8</t>
         </is>
       </c>
       <c r="B94" s="140" t="inlineStr">
         <is>
           <t>ENVIRONNEMENT</t>
         </is>
       </c>
       <c r="C94" s="140" t="inlineStr">
         <is>
           <t>Consommation d'énergie</t>
         </is>
       </c>
       <c r="D94" s="141" t="inlineStr">
         <is>
           <t>Consommation totale d'énergie</t>
         </is>
       </c>
       <c r="E94" s="142" t="inlineStr">
         <is>
           <t>MWh</t>
         </is>
       </c>
-      <c r="F94" s="201">
-[...1 lines deleted...]
-        <v/>
+      <c r="F94" s="201" t="n">
+        <v>232</v>
       </c>
       <c r="G94" s="202">
-        <f>IFERROR(G107,0)+IFERROR(G108,0)+IFERROR(G109,0)+IFERROR(G110,0)+IFERROR(G111,0)+IFERROR(G112,0)+IFERROR(G113,0)</f>
+        <f>IFERROR(G87,0)+IFERROR(G88,0)+IFERROR(G89,0)+IFERROR(G90,0)+IFERROR(G91,0)+IFERROR(G92,0)+IFERROR(G93,0)</f>
         <v/>
       </c>
       <c r="H94" s="199">
         <f>IF(OR(NOT(ISNUMBER(F94)),NOT(ISNUMBER(G94))),"",F94-G94)</f>
         <v/>
       </c>
       <c r="I94" s="146">
         <f>IF(OR(NOT(ISNUMBER(F94)),NOT(ISNUMBER(G94)),G94=0),"",(F94-G94)/G94)</f>
         <v/>
       </c>
       <c r="J94" s="147">
         <f>IF(OR(NOT(ISNUMBER(F94)),NOT(ISNUMBER(G94))),"",IF(F94&gt;G94,"▲",IF(F94&lt;G94,"▼","→")))</f>
         <v/>
       </c>
       <c r="K94" s="203" t="n">
         <v>200</v>
       </c>
       <c r="L94" s="198" t="n"/>
       <c r="M94" s="199">
         <f>IF(OR(NOT(ISNUMBER(K114)),NOT(ISNUMBER(L114))),"",K114-L114)</f>
         <v/>
       </c>
       <c r="N94" s="199">
         <f>IF(OR(NOT(ISNUMBER(F114)),NOT(ISNUMBER(K114))),"",F114-K114)</f>
         <v/>
@@ -6535,56 +6523,55 @@
       <c r="A95" s="139" t="inlineStr">
         <is>
           <t>23.9</t>
         </is>
       </c>
       <c r="B95" s="140" t="inlineStr">
         <is>
           <t>ENVIRONNEMENT</t>
         </is>
       </c>
       <c r="C95" s="140" t="inlineStr">
         <is>
           <t>Consommation d'énergie</t>
         </is>
       </c>
       <c r="D95" s="141" t="inlineStr">
         <is>
           <t>Part d'énergie renouvelable consommée</t>
         </is>
       </c>
       <c r="E95" s="142" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
-      <c r="F95" s="175">
-[...1 lines deleted...]
-        <v/>
+      <c r="F95" s="175" t="n">
+        <v>0.6681034482758621</v>
       </c>
       <c r="G95" s="176">
-        <f>IFERROR((IFERROR(G107,0)+IFERROR(G109,0)+IFERROR(G111,0))/G114,"")</f>
+        <f>IFERROR((IFERROR(G87,0)+IFERROR(G89,0)+IFERROR(G91,0))/G94,"")</f>
         <v/>
       </c>
       <c r="H95" s="146">
         <f>IF(OR(NOT(ISNUMBER(F95)),NOT(ISNUMBER(G95))),"",F95-G95)</f>
         <v/>
       </c>
       <c r="I95" s="146">
         <f>IF(OR(NOT(ISNUMBER(F95)),NOT(ISNUMBER(G95)),G95=0),"",(F95-G95)/G95)</f>
         <v/>
       </c>
       <c r="J95" s="147">
         <f>IF(OR(NOT(ISNUMBER(F95)),NOT(ISNUMBER(G95))),"",IF(F95&gt;G95,"▲",IF(F95&lt;G95,"▼","→")))</f>
         <v/>
       </c>
       <c r="K95" s="177" t="n">
         <v>0.75</v>
       </c>
       <c r="L95" s="178" t="n"/>
       <c r="M95" s="146">
         <f>IF(OR(NOT(ISNUMBER(K115)),NOT(ISNUMBER(L115))),"",K115-L115)</f>
         <v/>
       </c>
       <c r="N95" s="146">
         <f>IF(OR(NOT(ISNUMBER(F115)),NOT(ISNUMBER(K115))),"",F115-K115)</f>
         <v/>
@@ -7061,88 +7048,90 @@
         <f>IF(OR(NOT(ISNUMBER(F104)),NOT(ISNUMBER(G104)),G104=0),"",(F104-G104)/G104)</f>
         <v/>
       </c>
       <c r="J104" s="147">
         <f>IF(OR(NOT(ISNUMBER(F104)),NOT(ISNUMBER(G104))),"",IF(F104&gt;G104,"▲",IF(F104&lt;G104,"▼","→")))</f>
         <v/>
       </c>
       <c r="K104" s="151" t="n"/>
       <c r="L104" s="151" t="n"/>
       <c r="M104" s="140" t="n"/>
       <c r="N104" s="140" t="n"/>
       <c r="O104" s="149" t="n"/>
       <c r="P104" s="149" t="n"/>
       <c r="Q104" s="136" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
     </row>
     <row r="105" ht="19.5" customHeight="1" s="132">
       <c r="A105" s="139" t="inlineStr">
         <is>
           <t>25.4</t>
         </is>
       </c>
+      <c r="F105" t="n">
+        <v>180</v>
+      </c>
       <c r="K105" t="n">
         <v>220</v>
       </c>
       <c r="Q105" s="136" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
     </row>
     <row r="106" ht="23.85" customHeight="1" s="132">
       <c r="A106" s="139" t="inlineStr">
         <is>
           <t>25.5</t>
         </is>
       </c>
       <c r="B106" s="140" t="inlineStr">
         <is>
           <t>ENVIRONNEMENT</t>
         </is>
       </c>
       <c r="C106" s="140" t="inlineStr">
         <is>
           <t>Bilan carbone</t>
         </is>
       </c>
       <c r="D106" s="141" t="inlineStr">
         <is>
           <t>Émissions de GES – Scope 2 (depuis feuille « GES »)</t>
         </is>
       </c>
       <c r="E106" s="142" t="inlineStr">
         <is>
           <t>tCO₂e</t>
         </is>
       </c>
-      <c r="F106" s="205">
-[...1 lines deleted...]
-        <v/>
+      <c r="F106" s="205" t="n">
+        <v>140</v>
       </c>
       <c r="G106" s="206" t="n"/>
       <c r="H106" s="207">
         <f>IF(OR(NOT(ISNUMBER(F106)),NOT(ISNUMBER(G106))),"",F106-G106)</f>
         <v/>
       </c>
       <c r="I106" s="146">
         <f>IF(OR(NOT(ISNUMBER(F106)),NOT(ISNUMBER(G106)),G106=0),"",(F106-G106)/G106)</f>
         <v/>
       </c>
       <c r="J106" s="147">
         <f>IF(OR(NOT(ISNUMBER(F106)),NOT(ISNUMBER(G106))),"",IF(F106&gt;G106,"▲",IF(F106&lt;G106,"▼","→")))</f>
         <v/>
       </c>
       <c r="K106" s="208" t="n">
         <v>130</v>
       </c>
       <c r="L106" s="206" t="n"/>
       <c r="M106" s="207">
         <f>IF(OR(NOT(ISNUMBER(K126)),NOT(ISNUMBER(L126))),"",K126-L126)</f>
         <v/>
       </c>
       <c r="N106" s="207">
         <f>IF(OR(NOT(ISNUMBER(F126)),NOT(ISNUMBER(K126))),"",F126-K126)</f>
         <v/>
@@ -7159,148 +7148,151 @@
       <c r="A107" s="139" t="inlineStr">
         <is>
           <t>25.6</t>
         </is>
       </c>
       <c r="B107" s="140" t="inlineStr">
         <is>
           <t>ENVIRONNEMENT</t>
         </is>
       </c>
       <c r="C107" s="140" t="inlineStr">
         <is>
           <t>Bilan carbone</t>
         </is>
       </c>
       <c r="D107" s="141" t="inlineStr">
         <is>
           <t>Émissions de GES – Scope 3 (depuis feuille « GES »)</t>
         </is>
       </c>
       <c r="E107" s="142" t="inlineStr">
         <is>
           <t>tCO₂e</t>
         </is>
       </c>
-      <c r="F107" s="205">
-[...1 lines deleted...]
-        <v/>
+      <c r="F107" s="205" t="n">
+        <v>440</v>
       </c>
       <c r="G107" s="206" t="n"/>
       <c r="H107" s="207">
         <f>IF(OR(NOT(ISNUMBER(F107)),NOT(ISNUMBER(G107))),"",F107-G107)</f>
         <v/>
       </c>
       <c r="I107" s="146">
         <f>IF(OR(NOT(ISNUMBER(F107)),NOT(ISNUMBER(G107)),G107=0),"",(F107-G107)/G107)</f>
         <v/>
       </c>
       <c r="J107" s="147">
         <f>IF(OR(NOT(ISNUMBER(F107)),NOT(ISNUMBER(G107))),"",IF(F107&gt;G107,"▲",IF(F107&lt;G107,"▼","→")))</f>
         <v/>
       </c>
       <c r="K107" s="208" t="n">
         <v>400</v>
       </c>
       <c r="L107" s="206" t="n"/>
       <c r="M107" s="207">
         <f>IF(OR(NOT(ISNUMBER(K127)),NOT(ISNUMBER(L127))),"",K127-L127)</f>
         <v/>
       </c>
       <c r="N107" s="207">
         <f>IF(OR(NOT(ISNUMBER(F127)),NOT(ISNUMBER(K127))),"",F127-K127)</f>
         <v/>
       </c>
       <c r="O107" s="149" t="n"/>
       <c r="P107" s="149" t="n"/>
       <c r="Q107" s="136" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
     </row>
     <row r="108" ht="15" customHeight="1" s="132">
       <c r="A108" s="139" t="inlineStr">
         <is>
           <t>25.7</t>
         </is>
       </c>
       <c r="B108" s="235" t="n"/>
       <c r="C108" s="235" t="n"/>
       <c r="D108" s="235" t="n"/>
       <c r="E108" s="235" t="n"/>
-      <c r="F108" s="235" t="n"/>
-      <c r="G108" s="235" t="n"/>
+      <c r="F108" s="235" t="n">
+        <v>760</v>
+      </c>
+      <c r="G108" s="235">
+        <f>IFERROR(IFERROR(G105,0)+IFERROR(G106,0)+IFERROR(G107,0),0)</f>
+        <v/>
+      </c>
       <c r="H108" s="235" t="n"/>
       <c r="I108" s="235" t="n"/>
       <c r="J108" s="235" t="n"/>
       <c r="K108" s="235" t="n">
         <v>750</v>
       </c>
       <c r="L108" s="235" t="n"/>
       <c r="M108" s="235" t="n"/>
       <c r="N108" s="235" t="n"/>
       <c r="O108" s="235" t="n"/>
       <c r="P108" s="236" t="n"/>
       <c r="Q108" s="136" t="inlineStr">
         <is>
           <t>D</t>
         </is>
       </c>
     </row>
     <row r="109" ht="15" customHeight="1" s="132">
       <c r="A109" s="139" t="inlineStr">
         <is>
           <t>25.8</t>
         </is>
       </c>
       <c r="B109" s="140" t="inlineStr">
         <is>
           <t>ENVIRONNEMENT</t>
         </is>
       </c>
       <c r="C109" s="140" t="inlineStr">
         <is>
           <t>Bilan carbone</t>
         </is>
       </c>
       <c r="D109" s="141" t="inlineStr">
         <is>
           <t>Intensité carbone (tCO₂e / CHF de chiffre d'affaires)</t>
         </is>
       </c>
       <c r="E109" s="142" t="inlineStr">
         <is>
           <t>tCO₂e/CHF</t>
         </is>
       </c>
-      <c r="F109" s="210">
-[...1 lines deleted...]
-        <v/>
+      <c r="F109" s="210" t="n">
+        <v>0.0001055555555555556</v>
       </c>
       <c r="G109" s="211">
-        <f>IFERROR(G128/G15,"")</f>
+        <f>IFERROR(G108/G15,"")</f>
         <v/>
       </c>
       <c r="H109" s="212">
         <f>IF(OR(NOT(ISNUMBER(F109)),NOT(ISNUMBER(G109))),"",F109-G109)</f>
         <v/>
       </c>
       <c r="I109" s="146">
         <f>IF(OR(NOT(ISNUMBER(F109)),NOT(ISNUMBER(G109)),G109=0),"",(F109-G109)/G109)</f>
         <v/>
       </c>
       <c r="J109" s="147">
         <f>IF(OR(NOT(ISNUMBER(F109)),NOT(ISNUMBER(G109))),"",IF(F109&gt;G109,"▲",IF(F109&lt;G109,"▼","→")))</f>
         <v/>
       </c>
       <c r="K109" s="213" t="n"/>
       <c r="L109" s="214" t="n"/>
       <c r="M109" s="212">
         <f>IF(OR(NOT(ISNUMBER(K129)),NOT(ISNUMBER(L129))),"",K129-L129)</f>
         <v/>
       </c>
       <c r="N109" s="212">
         <f>IF(OR(NOT(ISNUMBER(F129)),NOT(ISNUMBER(K129))),"",F129-K129)</f>
         <v/>
       </c>
       <c r="O109" s="149" t="n"/>
@@ -7661,56 +7653,55 @@
       <c r="A116" s="139" t="inlineStr">
         <is>
           <t>27.6</t>
         </is>
       </c>
       <c r="B116" s="140" t="inlineStr">
         <is>
           <t>ENVIRONNEMENT</t>
         </is>
       </c>
       <c r="C116" s="140" t="inlineStr">
         <is>
           <t>Biodiversité - localisation</t>
         </is>
       </c>
       <c r="D116" s="141" t="inlineStr">
         <is>
           <t>Part (%) de superficie en zone sensible</t>
         </is>
       </c>
       <c r="E116" s="142" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
-      <c r="F116" s="175">
-[...1 lines deleted...]
-        <v/>
+      <c r="F116" s="175" t="n">
+        <v>0.05882352941176471</v>
       </c>
       <c r="G116" s="176">
-        <f>IFERROR(G135/G134,"")</f>
+        <f>IFERROR(G115/G114,"")</f>
         <v/>
       </c>
       <c r="H116" s="146">
         <f>IF(OR(NOT(ISNUMBER(F116)),NOT(ISNUMBER(G116))),"",F116-G116)</f>
         <v/>
       </c>
       <c r="I116" s="146">
         <f>IF(OR(NOT(ISNUMBER(F116)),NOT(ISNUMBER(G116)),G116=0),"",(F116-G116)/G116)</f>
         <v/>
       </c>
       <c r="J116" s="147">
         <f>IF(OR(NOT(ISNUMBER(F116)),NOT(ISNUMBER(G116))),"",IF(F116&gt;G116,"▲",IF(F116&lt;G116,"▼","→")))</f>
         <v/>
       </c>
       <c r="K116" s="177" t="n"/>
       <c r="L116" s="178" t="n"/>
       <c r="M116" s="146">
         <f>IF(OR(NOT(ISNUMBER(K136)),NOT(ISNUMBER(L136))),"",K136-L136)</f>
         <v/>
       </c>
       <c r="N116" s="146">
         <f>IF(OR(NOT(ISNUMBER(F136)),NOT(ISNUMBER(K136))),"",F136-K136)</f>
         <v/>
       </c>
       <c r="O116" s="149" t="n"/>
@@ -8069,56 +8060,55 @@
       <c r="A123" s="139" t="inlineStr">
         <is>
           <t>29.2.h</t>
         </is>
       </c>
       <c r="B123" s="140" t="inlineStr">
         <is>
           <t>ENVIRONNEMENT</t>
         </is>
       </c>
       <c r="C123" s="140" t="inlineStr">
         <is>
           <t>Déchets</t>
         </is>
       </c>
       <c r="D123" s="141" t="inlineStr">
         <is>
           <t>Taux de valorisation des déchets dangereux</t>
         </is>
       </c>
       <c r="E123" s="142" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
-      <c r="F123" s="175">
-[...1 lines deleted...]
-        <v/>
+      <c r="F123" s="175" t="n">
+        <v>0.625</v>
       </c>
       <c r="G123" s="176">
-        <f>IFERROR(G141/G139,"")</f>
+        <f>IFERROR(G121/G119,"")</f>
         <v/>
       </c>
       <c r="H123" s="146">
         <f>IF(OR(NOT(ISNUMBER(F123)),NOT(ISNUMBER(G123))),"",F123-G123)</f>
         <v/>
       </c>
       <c r="I123" s="146">
         <f>IF(OR(NOT(ISNUMBER(F123)),NOT(ISNUMBER(G123)),G123=0),"",(F123-G123)/G123)</f>
         <v/>
       </c>
       <c r="J123" s="147">
         <f>IF(OR(NOT(ISNUMBER(F123)),NOT(ISNUMBER(G123))),"",IF(F123&gt;G123,"▲",IF(F123&lt;G123,"▼","→")))</f>
         <v/>
       </c>
       <c r="K123" s="177" t="n"/>
       <c r="L123" s="178" t="n"/>
       <c r="M123" s="146">
         <f>IF(OR(NOT(ISNUMBER(K143)),NOT(ISNUMBER(L143))),"",K143-L143)</f>
         <v/>
       </c>
       <c r="N123" s="146">
         <f>IF(OR(NOT(ISNUMBER(F143)),NOT(ISNUMBER(K143))),"",F143-K143)</f>
         <v/>
       </c>
       <c r="O123" s="149" t="n"/>
@@ -8133,56 +8123,55 @@
       <c r="A124" s="139" t="inlineStr">
         <is>
           <t>29.2.n</t>
         </is>
       </c>
       <c r="B124" s="140" t="inlineStr">
         <is>
           <t>ENVIRONNEMENT</t>
         </is>
       </c>
       <c r="C124" s="140" t="inlineStr">
         <is>
           <t>Déchets</t>
         </is>
       </c>
       <c r="D124" s="141" t="inlineStr">
         <is>
           <t>Taux de valorisation des déchets non dangereux</t>
         </is>
       </c>
       <c r="E124" s="142" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
-      <c r="F124" s="175">
-[...1 lines deleted...]
-        <v/>
+      <c r="F124" s="175" t="n">
+        <v>0.7692307692307693</v>
       </c>
       <c r="G124" s="176">
-        <f>IFERROR(G142/G140,"")</f>
+        <f>IFERROR(G122/G120,"")</f>
         <v/>
       </c>
       <c r="H124" s="146">
         <f>IF(OR(NOT(ISNUMBER(F124)),NOT(ISNUMBER(G124))),"",F124-G124)</f>
         <v/>
       </c>
       <c r="I124" s="146">
         <f>IF(OR(NOT(ISNUMBER(F124)),NOT(ISNUMBER(G124)),G124=0),"",(F124-G124)/G124)</f>
         <v/>
       </c>
       <c r="J124" s="147">
         <f>IF(OR(NOT(ISNUMBER(F124)),NOT(ISNUMBER(G124))),"",IF(F124&gt;G124,"▲",IF(F124&lt;G124,"▼","→")))</f>
         <v/>
       </c>
       <c r="K124" s="177" t="n"/>
       <c r="L124" s="178" t="n"/>
       <c r="M124" s="146">
         <f>IF(OR(NOT(ISNUMBER(K144)),NOT(ISNUMBER(L144))),"",K144-L144)</f>
         <v/>
       </c>
       <c r="N124" s="146">
         <f>IF(OR(NOT(ISNUMBER(F144)),NOT(ISNUMBER(K144))),"",F144-K144)</f>
         <v/>
       </c>
       <c r="O124" s="149" t="n"/>
@@ -8197,56 +8186,55 @@
       <c r="A125" s="139" t="inlineStr">
         <is>
           <t>29.2</t>
         </is>
       </c>
       <c r="B125" s="140" t="inlineStr">
         <is>
           <t>ENVIRONNEMENT</t>
         </is>
       </c>
       <c r="C125" s="140" t="inlineStr">
         <is>
           <t>Déchets</t>
         </is>
       </c>
       <c r="D125" s="141" t="inlineStr">
         <is>
           <t>Part globale (%) des déchets valorisés</t>
         </is>
       </c>
       <c r="E125" s="142" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
-      <c r="F125" s="175">
-[...1 lines deleted...]
-        <v/>
+      <c r="F125" s="175" t="n">
+        <v>0.7407407407407407</v>
       </c>
       <c r="G125" s="176">
-        <f>IFERROR((IFERROR(G141,0)+IFERROR(G142,0))/(IFERROR(G139,0)+IFERROR(G140,0)),"")</f>
+        <f>IFERROR((IFERROR(G121,0)+IFERROR(G122,0))/(IFERROR(G119,0)+IFERROR(G120,0)),"")</f>
         <v/>
       </c>
       <c r="H125" s="146">
         <f>IF(OR(NOT(ISNUMBER(F125)),NOT(ISNUMBER(G125))),"",F125-G125)</f>
         <v/>
       </c>
       <c r="I125" s="146">
         <f>IF(OR(NOT(ISNUMBER(F125)),NOT(ISNUMBER(G125)),G125=0),"",(F125-G125)/G125)</f>
         <v/>
       </c>
       <c r="J125" s="147">
         <f>IF(OR(NOT(ISNUMBER(F125)),NOT(ISNUMBER(G125))),"",IF(F125&gt;G125,"▲",IF(F125&lt;G125,"▼","→")))</f>
         <v/>
       </c>
       <c r="K125" s="177" t="n">
         <v>0.8</v>
       </c>
       <c r="L125" s="178" t="n"/>
       <c r="M125" s="146">
         <f>IF(OR(NOT(ISNUMBER(K145)),NOT(ISNUMBER(L145))),"",K145-L145)</f>
         <v/>
       </c>
       <c r="N125" s="146">
         <f>IF(OR(NOT(ISNUMBER(F145)),NOT(ISNUMBER(K145))),"",F145-K145)</f>
         <v/>
@@ -9090,51 +9078,51 @@
     </row>
     <row r="23" ht="15" customHeight="1" s="132">
       <c r="A23" s="140" t="n"/>
       <c r="B23" s="149" t="n"/>
       <c r="C23" s="149" t="n"/>
       <c r="D23" s="149" t="n"/>
       <c r="E23" s="149" t="n"/>
       <c r="F23" s="149" t="n"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="1"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.511811023622047" footer="0.511811023622047"/>
   <pageSetup orientation="portrait" paperSize="9" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver" blackAndWhite="0" draft="0" horizontalDpi="300" verticalDpi="300" copies="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr filterMode="0">
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
-  <dimension ref="A1:J24"/>
+  <dimension ref="A1:J27"/>
   <sheetViews>
     <sheetView showFormulas="0" showGridLines="1" showRowColHeaders="1" showZeros="1" rightToLeft="0" tabSelected="0" showOutlineSymbols="1" defaultGridColor="1" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" activeCellId="0" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultColWidth="8.6796875" defaultRowHeight="15" customHeight="0" zeroHeight="0" outlineLevelRow="0"/>
   <cols>
     <col width="22" customWidth="1" style="131" min="1" max="1"/>
     <col width="14" customWidth="1" style="131" min="2" max="10"/>
   </cols>
   <sheetData>
     <row r="1" ht="17.35" customHeight="1" s="132">
       <c r="A1" s="133" t="inlineStr">
         <is>
           <t>Effectif par genre, ancienneté, type de contrat (référence 0.10, 13)</t>
         </is>
       </c>
     </row>
     <row r="3" ht="15" customHeight="1" s="132">
       <c r="A3" s="139" t="inlineStr">
         <is>
           <t>Ancienneté</t>
         </is>
       </c>
       <c r="B3" s="234" t="inlineStr">
@@ -9540,130 +9528,136 @@
       <c r="E13" s="140" t="n"/>
       <c r="F13" s="240">
         <f>SUM(F5:F12)</f>
         <v/>
       </c>
       <c r="G13" s="240">
         <f>SUM(G5:G12)</f>
         <v/>
       </c>
       <c r="H13" s="240">
         <f>SUM(H5:H12)</f>
         <v/>
       </c>
       <c r="I13" s="140" t="n"/>
       <c r="J13" s="240">
         <f>SUM(J5:J12)</f>
         <v/>
       </c>
     </row>
     <row r="16" ht="15" customHeight="1" s="132">
       <c r="A16" s="134" t="inlineStr">
         <is>
           <t>Ventilation des départs (référence #14)</t>
         </is>
       </c>
-      <c r="B16" t="n">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="17" ht="23.85" customHeight="1" s="132">
       <c r="A17" s="137" t="inlineStr">
         <is>
           <t>Catégorie</t>
         </is>
       </c>
-      <c r="B17" s="137" t="n">
-        <v>3</v>
+      <c r="B17" s="137" t="inlineStr">
+        <is>
+          <t>Nombre de départs</t>
+        </is>
       </c>
     </row>
     <row r="18" ht="15" customHeight="1" s="132">
       <c r="A18" s="140" t="inlineStr">
         <is>
           <t>Femmes</t>
         </is>
       </c>
       <c r="B18" s="149" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="19" ht="15" customHeight="1" s="132">
       <c r="A19" s="140" t="inlineStr">
         <is>
           <t>Hommes</t>
         </is>
       </c>
       <c r="B19" s="149" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="20" ht="15" customHeight="1" s="132">
       <c r="A20" s="140" t="inlineStr">
         <is>
           <t>&lt; 30 ans</t>
         </is>
       </c>
       <c r="B20" s="149" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="21" ht="15" customHeight="1" s="132">
       <c r="A21" s="140" t="inlineStr">
         <is>
           <t>30-49 ans</t>
         </is>
       </c>
       <c r="B21" s="149" t="n">
-        <v>5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="22" ht="15" customHeight="1" s="132">
       <c r="A22" s="140" t="inlineStr">
         <is>
           <t>≥ 50 ans</t>
         </is>
       </c>
       <c r="B22" s="149" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="23" ht="15" customHeight="1" s="132">
       <c r="A23" s="140" t="inlineStr">
         <is>
           <t>Suisse</t>
         </is>
       </c>
-      <c r="B23" s="149" t="n"/>
+      <c r="B23" s="149" t="n">
+        <v>1</v>
+      </c>
     </row>
     <row r="24" ht="15" customHeight="1" s="132">
       <c r="A24" s="140" t="inlineStr">
         <is>
           <t>Hors Suisse</t>
         </is>
       </c>
-      <c r="B24" s="149" t="n"/>
-    </row>
+      <c r="B24" s="149" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25"/>
+    <row r="26"/>
+    <row r="27"/>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="F3:I3"/>
     <mergeCell ref="B3:E3"/>
   </mergeCells>
   <printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="1"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.511811023622047" footer="0.511811023622047"/>
   <pageSetup orientation="portrait" paperSize="9" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver" blackAndWhite="0" draft="0" horizontalDpi="300" verticalDpi="300" copies="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr filterMode="0">
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
   <dimension ref="A1:E29"/>
   <sheetViews>
     <sheetView showFormulas="0" showGridLines="1" showRowColHeaders="1" showZeros="1" rightToLeft="0" tabSelected="0" showOutlineSymbols="1" defaultGridColor="1" view="normal" topLeftCell="A1" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" activeCellId="0" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultColWidth="8.6796875" defaultRowHeight="15" customHeight="0" zeroHeight="0" outlineLevelRow="0"/>